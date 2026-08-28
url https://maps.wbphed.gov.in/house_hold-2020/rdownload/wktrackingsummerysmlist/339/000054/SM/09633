--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,84 +110,84 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 01 nos. Mouza ( Barjora (Part-A)) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000189/2022-2023</t>
   </si>
   <si>
     <t>349/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 01 nos. Mouza ( Barjora (Part-A)) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II). Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-II), No. of Mouza :-01 no., (Barjora (Part-A)), Total House Hold -1657 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000880/2021-2022</t>
+  </si>
+  <si>
+    <t>82/BSD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>New pipe line with Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 01 nos. Mouza ( Barjora (Part- A &amp; B)) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-II), No. of Mouza :-01 no, Barjora, Total House Hold -3307 nos.</t>
   </si>
   <si>
     <t>ORD/000021/2022-2023</t>
   </si>
   <si>
     <t>1063/BQA</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/07/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,54 +737,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -793,57 +793,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>367.48</v>
+        <v>0.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -852,91 +852,91 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>367.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>179.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.78</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>373.02</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>184.79</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>49.54</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>