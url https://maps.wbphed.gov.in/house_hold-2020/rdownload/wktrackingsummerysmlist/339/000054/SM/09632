--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,231 +125,231 @@
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>12/03/2021</t>
   </si>
   <si>
     <t>ZAKIR HOSSAIN MONDAL</t>
   </si>
   <si>
     <t>laying of HDPE pipe line from Barjora Headwork site near Kadasole to Barjora Forest Office of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
   </si>
   <si>
     <t>ORD/000481/2020-2021</t>
   </si>
   <si>
     <t>93/BSD</t>
   </si>
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>04/03/2021</t>
   </si>
   <si>
+    <t>laying of HDPE pipe line from Barjora Forest Office to End of Forest colony of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>ORD/000482/2020-2021</t>
+  </si>
+  <si>
+    <t>94/BSD</t>
+  </si>
+  <si>
     <t>laying of HDPE pipe line near Ramkrishna Mission Ashram of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
   </si>
   <si>
     <t>ORD/000205/2021-2022</t>
   </si>
   <si>
     <t>756/BSD</t>
   </si>
   <si>
     <t>26/07/2021</t>
   </si>
   <si>
     <t>10/08/2021</t>
   </si>
   <si>
-    <t>laying of HDPE pipe line from Barjora Forest Office to End of Forest colony of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
-[...5 lines deleted...]
-    <t>94/BSD</t>
+    <t>laying of HDPE pipe line at Banasree pally Barjora of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>ORD/000485/2020-2021</t>
+  </si>
+  <si>
+    <t>222/BSD</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>laying of HDPE pipe line from Barjora Pry. School to near Barjora BDO Office of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>ORD/000487/2020-2021</t>
+  </si>
+  <si>
+    <t>97/BSD</t>
+  </si>
+  <si>
+    <t>laying of HDPE pipe line from Ramkrishna Mission Ashram to Barjora Pry. School of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>ORD/000486/2020-2021</t>
+  </si>
+  <si>
+    <t>96/BSD</t>
   </si>
   <si>
     <t>laying of HDPE pipe line from End of Forest colony to Ramkrishna Mission Ashram of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
   </si>
   <si>
     <t>ORD/000483/2020-2021</t>
   </si>
   <si>
     <t>95/BSd</t>
   </si>
   <si>
-    <t>laying of HDPE pipe line at Banasree pally Barjora of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
-[...26 lines deleted...]
-    <t>96/BSD</t>
+    <t>New pipe line with Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 03 nos. Mouzas (Kadasole , Kamarsol ,Ghutgaria) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-II). No. of Mouza :-03 nos (Kadasole, Kamarsol, Ghutgaria), Total House Hold -1874 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>1380/BQA</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 03 nos. Mouzas (Kadasole , Kamarsol ,Ghutgaria) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II)</t>
   </si>
   <si>
     <t>ORD/000188/2022-2023</t>
   </si>
   <si>
     <t>348/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of 03 nos. Mouzas (Kadasole , Kamarsol ,Ghutgaria) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-II), No. of Mouza :-03 nos, (Kadasole, Kamarsol, Ghutgaria), Total House Hold -1874 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000881/2021-2022</t>
+  </si>
+  <si>
+    <t>81/BSD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2021-2022</t>
+  </si>
+  <si>
+    <t>272/BQA</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Chatarkanali, No.of Mouza :- 03 nos, (Kherosol, Emokundi &amp; Gopinathpur), Total House Hold - 527.'</t>
+  </si>
+  <si>
+    <t>VCH/002326/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/25</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
     <t>Work Order for Laying extra HDPE pipeline to cover Haludkanali (113) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 9)</t>
   </si>
   <si>
     <t>VCH/002325/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/25</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 13 nos. Mouzas, (( Basudevpur (Uttar) , Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- III) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-III). No.of Mouza :- 13 nos (Basudevpur (Uttar), Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi), Total House Hold - 2821 nos.</t>
   </si>
   <si>
     <t>VCH/003101/2021-2022</t>
   </si>
   <si>
     <t>FHTC/28</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 560</t>
   </si>
   <si>
     <t>VCH/002323/2021-2022</t>
   </si>
   <si>
     <t>FHTC/20</t>
   </si>
   <si>
     <t>20/01/2022</t>
-  </si>
-[...58 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1005,113 +1005,113 @@
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
@@ -1123,119 +1123,119 @@
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>4.78</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>4.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1247,54 +1247,54 @@
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>4.81</v>
+        <v>4.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1306,54 +1306,54 @@
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>4.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1368,494 +1368,494 @@
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>4.96</v>
+        <v>212.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>123.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>58.37</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>1.79</v>
+        <v>4.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>151.09</v>
+        <v>0.62</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>26.82</v>
+        <v>87.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>5.69</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>212.38</v>
+        <v>1.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
-        <v>0.62</v>
+        <v>151.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
-        <v>87.92</v>
+        <v>26.82</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>529.67</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>128.93</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>24.34</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>