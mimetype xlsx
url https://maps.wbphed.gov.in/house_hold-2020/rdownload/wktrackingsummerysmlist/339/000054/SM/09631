--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,89 +89,107 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Betanal Zone-A (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 12 nos. mouzas (Jashdighi-96, Behar-103, Parikkhapara-104,</t>
   </si>
   <si>
     <t>SM/09631</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Hiring vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 12 (twelve) months from 01.02.2021 to 31.01.2022.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000837/2020-2021</t>
+  </si>
+  <si>
+    <t>44/VSD</t>
+  </si>
+  <si>
+    <t>29/01/2021</t>
+  </si>
+  <si>
+    <t>29/01/2022</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR BIT</t>
+  </si>
+  <si>
+    <t>Carriage of Departmental Materials i.e. FERRULE, CHOLORINE etc. In connection with Jal Jeevan Mission &amp; JAL SWAPNA Under Bishnupur Sub-Division under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001023/2021-2022</t>
+  </si>
+  <si>
+    <t>437/VSD</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mangalpur, No. of Mouza :- 12 nos. i.e. Jashdighi-96, Behar-103, Parikkhapara-104, Maheshpur-105, Bagajal-106, Bhurbandi-107, Gowalapuskarini-108, Mangalpur-109 &amp; Jadupur-110, Betanal-111, Kishorekona-115 &amp; Baktarpur-116, Total House Hold - 3399</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000032/2022-2023</t>
   </si>
   <si>
     <t>1175/BQA</t>
   </si>
   <si>
     <t>25/05/2022</t>
   </si>
   <si>
     <t>24/07/2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Hiring vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 12 (twelve) months from 01.02.2021 to 31.01.2022.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 30/11/2022 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000882/2022-2023</t>
   </si>
   <si>
     <t>300/A/VSD</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR UPADHYAY</t>
   </si>
   <si>
     <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/12/2022 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000883/2022-2023</t>
@@ -194,347 +212,395 @@
   <si>
     <t>363/VSD</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>28/01/2023</t>
   </si>
   <si>
     <t>Continuation of Hiring vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 06 (six) months from 01.08.2022 to 31.01.2023.</t>
   </si>
   <si>
     <t>ORD/001051/2022-2023</t>
   </si>
   <si>
     <t>237/VSD</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>26/01/2023</t>
   </si>
   <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/10/2022 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001117/2022-2023</t>
+  </si>
+  <si>
+    <t>281A/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 30/09/2022 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001116/2022-2023</t>
+  </si>
+  <si>
+    <t>260A/VSD</t>
+  </si>
+  <si>
+    <t>28/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 30/04/2022 for supervision of work related to land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001083/2021-2022</t>
+  </si>
+  <si>
+    <t>82A/VSD</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/05/2023 for supervision of work releted to land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001119/2022-2023</t>
+  </si>
+  <si>
+    <t>121VSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>28/05/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/07/2022 for supervision of work related to land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001118/2022-2023</t>
+  </si>
+  <si>
+    <t>181VSD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/03/2022 for supervision of work related to land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001082/2021-2022</t>
+  </si>
+  <si>
+    <t>54VSD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/08/2022 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001115/2022-2023</t>
+  </si>
+  <si>
+    <t>230VSD</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>Hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 30/06/2022 for supervision of work releted to land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001120/2022-2023</t>
+  </si>
+  <si>
+    <t>160VSD</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>Extra Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)'at different school, ICDS, health centre and House Holds in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal zone - A and Kushmuri zone -A (BRGF ph- I) W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2022-2023</t>
+  </si>
+  <si>
+    <t>113/VSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>MANORANJAN GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation of Hiring vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 06 (six) months from 01.02.2023 to 31.07.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2022-2023</t>
+  </si>
+  <si>
+    <t>11/VSD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>30/07/2023</t>
+  </si>
+  <si>
+    <t>Hiring of additional vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 06 (six) months from 01.06.2023 to 30.11.2023</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>134VSD</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/05/2023 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000669/2023-2024</t>
   </si>
   <si>
     <t>82VSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
+    <t>Hiring of vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division, PHE Dte. for the period from 01/08/2023 to 31/01/2024. (Sl. No.: 01)</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>226/VSD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 30/04/2023 for supervision of work and identification of land in connection with 4 nos. uncovered blocks within Bishnupur Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001103/2022-2023</t>
   </si>
   <si>
     <t>63VSD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
-    <t>Carriage of Departmental Materials i.e. FERRULE, CHOLORINE etc. In connection with Jal Jeevan Mission &amp; JAL SWAPNA Under Bishnupur Sub-Division under Bankura Division, P.H.E. Dte.</t>
-[...146 lines deleted...]
-    <t>MANORANJAN GHOSH</t>
+    <t>Continuation of Hiring of addtional vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. for 02 (two) months from 01.12.2023 to 31.01.2024.</t>
+  </si>
+  <si>
+    <t>ORD/001107/2023-2024</t>
+  </si>
+  <si>
+    <t>363/A/VSD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
   </si>
   <si>
     <t>Submission of bill from 01.06.23 to 31.08.23 with running details regarding hiring of additional vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/02188/2023-2024</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
-    <t>29/11/2023</t>
-[...58 lines deleted...]
-  <si>
     <t>Hiring vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. from 01.02.2024 to 31.07.2024.</t>
   </si>
   <si>
     <t>ORD/001265/2023-2024</t>
   </si>
   <si>
     <t>37/VSD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/08/2024 to 31/08/2024 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000320/2024-2025</t>
   </si>
   <si>
     <t>412/VSD</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>18/08/2024</t>
   </si>
   <si>
     <t>KHUR SHID ALAM KHAN</t>
   </si>
   <si>
+    <t>Hiring of vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. from 01.08.2024 to 31.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2024-2025</t>
+  </si>
+  <si>
+    <t>432/VSD</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/12/2024 to 31/12/2024 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001447/2024-2025</t>
+  </si>
+  <si>
+    <t>776/VSD</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/04/2024 to 30/04/2024 for supervision of all works of potable water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJMP project within Bishnupur Sub-Division of Bankura Division.</t>
   </si>
   <si>
     <t>ORD/001589/2023-2024</t>
   </si>
   <si>
     <t>114/A/VSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
+    <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/10/2024 to 31/10/2024 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001306/2024-2025</t>
+  </si>
+  <si>
+    <t>626/VSD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/01/2025 to 31/01/2025 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001451/2024-2025</t>
+  </si>
+  <si>
+    <t>857/VSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Hiring of additional vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. from 01.08.2024 to 31.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2024-2025</t>
+  </si>
+  <si>
+    <t>431/VSD</t>
+  </si>
+  <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/03/2024 for supervision of all works of potable water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM Project within Bishnupur Sub-Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001588/2023-2024</t>
   </si>
   <si>
     <t>86/VSD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/09/2024 to 30/09/2024 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000321/2024-2025</t>
   </si>
   <si>
     <t>472/VSD</t>
   </si>
   <si>
     <t>21/08/2024</t>
@@ -566,138 +632,72 @@
   <si>
     <t>40/VSD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required upto 31/01/2024 for supervision of all works of potable water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM Project within Bishnupur Sub-Division of Bankura Division.</t>
   </si>
   <si>
     <t>ORD/001537/2023-2024</t>
   </si>
   <si>
     <t>03/VSD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
+    <t>Work order for hiring vehicle for office of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. as &amp; when required from 01/11/2024 to 30/11/2024 for supervision of all works of water supply schemes including BRGF schemes, augmentation schemes, new schemes &amp; single village water supply schemes running under JJM project within Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001307/2024-2025</t>
+  </si>
+  <si>
+    <t>655/VSD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
     <t>BILL/02534/2023-2024</t>
   </si>
   <si>
     <t>FHTC/02</t>
   </si>
   <si>
     <t>29/02/2024</t>
-  </si>
-[...79 lines deleted...]
-    <t>28/11/2024</t>
   </si>
   <si>
     <t>Hiring of additional vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. from 01.02.2025 to 31.07.2025.</t>
   </si>
   <si>
     <t>ORD/001849/2024-2025</t>
   </si>
   <si>
     <t>91/VSD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>Hiring of vehicle for office use of the Assistant Engineer, Bishnupur Sub-Division under Bankura Division P.H.E. Dte. from 01.02.2025 to 31.07.2025.</t>
   </si>
   <si>
     <t>ORD/001780/2024-2025</t>
   </si>
   <si>
     <t>90/VSD</t>
   </si>
@@ -1298,51 +1298,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>316.87</v>
+        <v>1.73</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1357,1413 +1357,1413 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.73</v>
+        <v>3.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.23</v>
+        <v>316.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>246.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.89</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>0.33</v>
+        <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>235.06</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.2</v>
+        <v>0.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>0.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>0.09</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P17" s="4">
         <v>0.1</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.09</v>
+        <v>4.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="P19" s="4">
-        <v>0.09</v>
+        <v>0.86</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.89</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>219.45</v>
       </c>
       <c r="S19" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="I20" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="P20" s="4">
-        <v>4.84</v>
+        <v>0.86</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="I21" s="13"/>
+      <c r="I21" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P21" s="4">
-        <v>1.01</v>
+        <v>0.33</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>97.14</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P22" s="4">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>286.13</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P23" s="4">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S23" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P24" s="4">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>256.96</v>
       </c>
       <c r="S24" s="4">
         <v>40</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P25" s="4">
-        <v>0.29</v>
+        <v>1.01</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P26" s="4">
         <v>0.75</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>275.06</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P27" s="4">
         <v>0.1</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
@@ -2780,962 +2780,962 @@
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="P28" s="4">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>258.2</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P29" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q29" s="4">
         <v>0.09</v>
       </c>
-      <c r="Q29" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P30" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q30" s="4">
         <v>0.1</v>
       </c>
-      <c r="Q30" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>106.42</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="P31" s="4">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>90.16</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P32" s="4">
         <v>0.1</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M33" s="4" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="P33" s="4">
-        <v>0.1</v>
+        <v>0.88</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>246.74</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>181</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K34" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="P34" s="4">
-        <v>1.1</v>
+        <v>0.09</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>106.4</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="P35" s="4">
-        <v>0.88</v>
+        <v>0.1</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="P36" s="4">
-        <v>0.1</v>
+        <v>0.75</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>288.75</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>196</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P37" s="4">
         <v>0.1</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P38" s="4">
         <v>0.1</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>206</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="P39" s="4">
-        <v>0.88</v>
+        <v>0.1</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>88.52</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>213</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="P40" s="4">
-        <v>0.1</v>
+        <v>1.1</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>214</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P41" s="4">
         <v>0.87</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>132.24</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>219</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P42" s="4">
         <v>0.87</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>225</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>226</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P43" s="4">
         <v>0.1</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
@@ -3752,51 +3752,51 @@
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>227</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>228</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>229</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>230</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>231</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P44" s="4">
         <v>0.1</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
@@ -3810,54 +3810,54 @@
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="7" t="s">
         <v>232</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="11"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8">
         <v>340.61</v>
       </c>
       <c r="P45" s="8">
-        <v>0</v>
+        <v>272.36</v>
       </c>
       <c r="Q45" s="8">
-        <v>0</v>
+        <v>79.96</v>
       </c>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A45:N45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>