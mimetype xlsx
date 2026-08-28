--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,141 +110,141 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Amrul, No. of Mouza :- 10 nos. i.e. Gangabati-32, Maurui-33, Bhagabanbati-34, Nunduri-35, Bajitpur-36, Bangalchwak-37, Keneti-50, Panchkona-51, Amrul-52 &amp; Abdulpur-53, Total House Hold - 2627</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000255/2021-2022</t>
   </si>
   <si>
     <t>3149/BQA</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No. of Mouza :- 09 nos, (Kamalpur, Gopalpur), Total House Hold - 381 nos</t>
+  </si>
+  <si>
+    <t>VCH/002776/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/4</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>BIJOY KOLEY</t>
+  </si>
+  <si>
+    <t>Reconstruction concrete at Jolhari mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban (Zone - A) under Chhatna- Block of Saltora-Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001501/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Supplying laying by UPVC pipe dor distribution network along with ancillary works at village khaterpahri due to strengthening - widening of Sarenga Chowrasta more to Goaltore road by PWD roads dte. under water supply scheme for Gargaria zone - B water supply scheme ( BRGF ph - l ) under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000468/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/16</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Akui Zone-A (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 04 nos. mouzas (Tishanal-89, Palashi-90, Chandgram-117, Akui - 118) of Akui (Zone - A) under Indas Block under Bishnupur Sub - Division of Bankura Division, PHE Dte</t>
   </si>
   <si>
     <t>VCH/002387/2021-2022</t>
   </si>
   <si>
     <t>FHTC/21</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Supplying laying by UPVC pipe dor distribution network along with ancillary works at village khaterpahri due to strengthening - widening of Sarenga Chowrasta more to Goaltore road by PWD roads dte. under water supply scheme for Gargaria zone - B water supply scheme ( BRGF ph - l ) under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supplying laying by UPVC pipe dor distribution network along with ancillary works at village Baragarra due to strengthening - widening of Sarenga Chowrasta more to Goaltore road by PWD roads dte. under water supply scheme for Gargaria zone - B water supply scheme ( BRGF ph - l ) under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000469/2022-2023</t>
   </si>
   <si>
     <t>Laying extra UPVC Pipe Line to Cover Narrah (Part) mouza for construction and commissioning of 'FHTC' (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte</t>
   </si>
   <si>
     <t>VCH/002782/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/4</t>
-[...4 lines deleted...]
-  <si>
     <t>ALOK ENTERPRISE</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No. of Mouza :- 09 nos, (Kamalpur, Gopalpur), Total House Hold - 381 nos</t>
-[...7 lines deleted...]
-  <si>
     <t>Creation of 'FHTC (Functional House Hold Tap Connection)' for extra house hold and repairing and maintenance work in connection with Jal Jeevan Mission (JJM) of Amrul Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Amrul, No. of Mouza :- 1 no. i.e. Abdulpur - 53 Total House Hold - 6.</t>
   </si>
   <si>
     <t>ORD/000647/2022-2023</t>
   </si>
   <si>
     <t>46/VSD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>MOHAN KUMAR ROY</t>
-  </si>
-[...13 lines deleted...]
-    <t>TAPAS KUMBHAKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -794,105 +794,105 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>219.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.29</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>120.91</v>
+        <v>22.62</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -905,378 +905,378 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>4.8</v>
+        <v>4.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>4.26</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>1.61</v>
+        <v>120.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.62</v>
+        <v>4.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>1.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>4.31</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>378.83</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>14.75</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>