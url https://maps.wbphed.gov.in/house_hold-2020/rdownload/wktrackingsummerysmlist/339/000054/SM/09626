--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,372 +89,372 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Prakash Zone-A (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 09 nos. mouzas (Narayanpur-70, Uliara-71 &amp; Tenera-80, Mahi</t>
   </si>
   <si>
     <t>SM/09626</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.Block - Bishnupur, Name of OHR - Prakash, No. of Mouza :- 09 nos. i.e. Narayanpur-70, Uliara-71 &amp; Tenera-80, Mahishkhoar-67, Ramnagar-68, Prakash-69, Katna-79, Basantapur-81 &amp; Dihar-82, Total House Hold - 2326</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000304/2021-2022</t>
+  </si>
+  <si>
+    <t>3351/BQA</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2021-2022</t>
+  </si>
+  <si>
+    <t>476/BQA</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>extra HDPE pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. si no -02</t>
+  </si>
+  <si>
+    <t>VCH/002424/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/18</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>BISWESWAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joypur w/s scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. under - JJM 2020-21 fund part - A Block - Joypur , Name of OHR - Joypur . No.of Mouza :- 1 Habitations name - Loharpara Total house hold - 35</t>
+  </si>
+  <si>
+    <t>VCH/002404/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/21</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>BIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 02 nos Sonareka (Part) &amp; Sitaldihi, Total House Hold- 61 (Sl No of Work- 12)</t>
+  </si>
+  <si>
+    <t>VCH/002409/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>"extra HDPE pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no -03"</t>
+  </si>
+  <si>
+    <t>VCH/002425/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC pipe Line to Cover Bagatapole mouza for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002431/2021-2022</t>
+  </si>
+  <si>
+    <t>ASHIS PAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 01, Magra(PART-I )Total House Hold - 139.'</t>
+  </si>
+  <si>
+    <t>VCH/002405/2021-2022</t>
+  </si>
+  <si>
+    <t>SK. SAHAJAHAN</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Birasimul, No. of Mouza :- 4 nos. i.e. Birasimul-70, Shakrul-71, Suripuskarini-72 &amp; Dhamur-73, Total House Hold - 1343</t>
+  </si>
+  <si>
+    <t>VCH/002786/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/4</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 Laxmi janardanpu (Part) Total House Hold- 70 (Sl No of Work- 07)</t>
+  </si>
+  <si>
+    <t>VCH/002408/2021-2022</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSAIN MONDAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kanchanpur (Zone - C) W/S Scheme under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph- I project) under Bankura Sadar Sub- Division of Bankura Division, PHE Dte Block - Barjora, No.of Mouza :- 01 Shitla part - B . Total House Hold - 119 nos.</t>
+  </si>
+  <si>
+    <t>VCH/002413/2021-2022</t>
+  </si>
+  <si>
+    <t>SANDHYA DEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Bankati (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - Il , Name of OHR - Bankati . No.of Mouza :- 02 Bankati &amp; Beldanga Total House Hold -132</t>
+  </si>
+  <si>
+    <t>VCH/002415/2021-2022</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph- I project) under Bankura Sadar Sub- Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 02 Parasiabad &amp; LAXMI JANARDANPUR (Part), Total House Hold- 67 (Sl No of Work- 01),</t>
+  </si>
+  <si>
+    <t>VCH/002412/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 , Khandari ( PART-B) , Total House Hold -130 ( Sl .No.- 02 )</t>
+  </si>
+  <si>
+    <t>VCH/002784/2021-2022</t>
+  </si>
+  <si>
+    <t>BIJOY KOLEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Chatarkanali, No.of Mouza :- 04 nos, (Talandanga, Upar Narrah, Chhatarkanali, Rampur, ), Total House Hold - 530.'</t>
+  </si>
+  <si>
+    <t>VCH/002779/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No.of Mouza :- 03 (Badra,Gopalpur, Bhedua(Part), Total House Hold - 435'</t>
+  </si>
+  <si>
+    <t>VCH/002411/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 01, Kolaberia (PART- A), Total House Hold -427</t>
+  </si>
+  <si>
+    <t>VCH/002438/2021-2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying extra HDPE pipeline to cover Kulmura, Radhanagar &amp; moukura mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Arjunpur Zone-N under Bankura - l - ll &amp; Barjora block water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002783/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/4</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-II(Part-C) , Total House Hold -172</t>
   </si>
   <si>
     <t>VCH/002434/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/18</t>
-[...4 lines deleted...]
-  <si>
     <t>ASHOKE KUMAR DEY</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Bhelai Diha (81) &amp; Jagatpur (82) mouzas by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002781/2021-2022</t>
   </si>
   <si>
     <t>KOUSIK MONDAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No.of Mouza :- 01 ( Panchbaga.), Total House Hold - 438</t>
   </si>
   <si>
     <t>VCH/002422/2021-2022</t>
   </si>
   <si>
-    <t>GOUTAM BHOWMIK</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Amrul, No. of Mouza :- 10 nos. i.e. Gangabati-32, Maurui-33, Bhagabanbati-34, Nunduri-35, Bajitpur-36, Bangalchwak-37, Keneti-50, Panchkona-51, Amrul-52 &amp; Abdulpur-53, Total House Hold - 2627</t>
   </si>
   <si>
     <t>VCH/002441/2021-2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
+    <t>Estimate for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Murku (210) mouza by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002435/2021-2022</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban zone - A under Saltora - Chhatna block w/s scheme ( BRGF ph - l project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna , Name of OHR - Dhaban . No.of Mouza :-01 Bhelani ), Total House Hold - 140 ,</t>
   </si>
   <si>
     <t>VCH/002410/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/21</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAS KUMBHAKAR</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Shitla (PART-C) &amp; PabayaTotal House Hold -119</t>
   </si>
   <si>
     <t>VCH/002414/2021-2022</t>
   </si>
   <si>
-    <t>Estimate for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Murku (210) mouza by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 Bagapatal (Part), Total House Hold- 71 (Sl No of Work- 03)</t>
   </si>
   <si>
     <t>VCH/002406/2021-2022</t>
   </si>
   <si>
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.Block - Bishnupur, Name of OHR - Prakash, No. of Mouza :- 09 nos. i.e. Narayanpur-70, Uliara-71 &amp; Tenera-80, Mahishkhoar-67, Ramnagar-68, Prakash-69, Katna-79, Basantapur-81 &amp; Dihar-82, Total House Hold - 2326</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000204/2022-2023</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
-    <t>SIB SANKAR CHOWDHURY</t>
+    <t>Laying Extra UPVC Pipe Line to Cover PANCHBAGA 'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone- O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002427/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 Bagapatal (Part), Total House Hold- 72 (Sl No of Work- 04)</t>
   </si>
   <si>
     <t>VCH/002407/2021-2022</t>
   </si>
   <si>
-    <t>Laying Extra UPVC Pipe Line to Cover PANCHBAGA 'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone- O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...4 lines deleted...]
-  <si>
     <t>Rectro fitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (ZONE- D ) W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 14 nos, (Alunia, Damodarpur, Monipur, Khagra, Sukhabad , Katabaid, Demramol, Beriatha, Janadudumar Rampur Raghumathpur, l, Chhatpathor, Shalroha, Nimra,) Total House Hold - 2711.</t>
   </si>
   <si>
     <t>VCH/002403/2021-2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 02 nos Sonareka (Part) &amp; Sitaldihi, Total House Hold- 61 (Sl No of Work- 12)</t>
-[...49 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- ChandarBardgan Para (Part- A), Total House Hold -50.</t>
   </si>
   <si>
     <t>VCH/002421/2021-2022</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Extra UPVC pipe Line to Cover Vangahira mouza for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte</t>
   </si>
   <si>
     <t>VCH/002430/2021-2022</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
   </si>
   <si>
     <t>Laying Extra UPVC pipe Line to Cover Vangahira mouza for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002433/2021-2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR UPADHYAY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-II(Part-D) , Total House Hold -173</t>
   </si>
   <si>
     <t>VCH/002429/2021-2022</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B)) . No.of Mouza :-01 (Rajprasadpur (Part), Total House Hold -473</t>
   </si>
   <si>
     <t>VCH/002437/2021-2022</t>
   </si>
   <si>
     <t>RANABIR CHATTERJEE</t>
-  </si>
-[...97 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -982,2008 +982,2008 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.4</v>
+        <v>179.18</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>1.78</v>
+        <v>12.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>2.65</v>
+        <v>4.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>11.27</v>
+        <v>2.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>145.4</v>
+        <v>0.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>1.96</v>
+        <v>2.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>4.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>7.22</v>
+        <v>1.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>1.1</v>
+        <v>71.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>85.33</v>
+        <v>0.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>0.03</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>4.38</v>
+        <v>1.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>76</v>
+        <v>0.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>0.54</v>
+        <v>1.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="P17" s="4">
-        <v>2.99</v>
+        <v>5.53</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P18" s="4">
-        <v>4.64</v>
+        <v>4.3</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P19" s="4">
-        <v>1.19</v>
+        <v>8.89</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="P20" s="4">
-        <v>2.32</v>
+        <v>4.4</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P21" s="4">
-        <v>4.9</v>
+        <v>1.78</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="P22" s="4">
-        <v>0.32</v>
+        <v>2.65</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="P23" s="4">
-        <v>4.19</v>
+        <v>11.27</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P24" s="4">
-        <v>4.88</v>
+        <v>145.4</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P25" s="4">
-        <v>1.09</v>
+        <v>7.22</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P26" s="4">
-        <v>2.02</v>
+        <v>1.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="P27" s="4">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="P28" s="4">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="P29" s="4">
-        <v>1.16</v>
+        <v>85.33</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="P30" s="4">
-        <v>71.95</v>
+        <v>4.38</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="P31" s="4">
-        <v>4.3</v>
+        <v>0.03</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="P32" s="4">
-        <v>0.76</v>
+        <v>76</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="P33" s="4">
-        <v>5.53</v>
+        <v>0.32</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="P34" s="4">
-        <v>1.18</v>
+        <v>4.19</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="P35" s="4">
-        <v>8.89</v>
+        <v>4.88</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
       <c r="I36" s="13"/>
-      <c r="J36" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>127</v>
+        <v>40</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>61</v>
+        <v>129</v>
       </c>
       <c r="P36" s="4">
-        <v>179.18</v>
+        <v>1.09</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P37" s="4">
-        <v>12.79</v>
+        <v>2.02</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="11"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>