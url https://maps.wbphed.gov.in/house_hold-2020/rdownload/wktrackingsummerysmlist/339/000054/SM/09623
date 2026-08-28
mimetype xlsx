--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,156 +110,156 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kushmuri Zone-A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Kushmuri, No. of Mouza :- 09 nos. i.e. Sanpura-57, Jagaldwip-58, Dasarathbati-61, Bhabapur-100, Shyampur-97, Kushmuri - 98, Khayerbani- 99, Khatnagar 101 &amp; Jotbehar - 102, Total House Hold - 2653</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000252/2021-2022</t>
   </si>
   <si>
     <t>3146/BQA</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OP SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Extra Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)'at different school, ICDS, health centre and House Holds in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal zone - A and Kushmuri zone -A (BRGF ph- I) W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2022-2023</t>
+  </si>
+  <si>
+    <t>113/VSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>MANORANJAN GHOSH</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line to increase pressure at teleghra'banki,narrah karmakarpara,sayanipara, adra,paschim ratanpur &amp; sibrampur tantipara for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) &amp; CHERABASTA (ZONE-K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2022-2023</t>
+  </si>
+  <si>
+    <t>609/BSD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>COSMIC CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Work Order for Laying HDPE pipeline to increase pressure in Malian (23) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-Malian of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No. 24)</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>1303/BQA</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>25/06/2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Supplying fabrication, Eraction on suitable RCC foundation, instalation, commissioning and testing with satisfactory completion etc. of iron Elimination plant (IEP) of capasity 100 cum 3 three months trial run at Kushmuri A OHR zone - A site in Indas block under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000282/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/26</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>VCH/002402/2021-2022</t>
   </si>
   <si>
     <t>FHTC/21</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>Rectro fitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (ZONE- D ) W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 14 nos, (Alunia, Damodarpur, Monipur, Khagra, Sukhabad , Katabaid, Demramol, Beriatha, Janadudumar Rampur Raghumathpur, l, Chhatpathor, Shalroha, Nimra,) Total House Hold - 2711.</t>
   </si>
   <si>
     <t>VCH/002403/2021-2022</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
-    <t>Supplying fabrication, Eraction on suitable RCC foundation, instalation, commissioning and testing with satisfactory completion etc. of iron Elimination plant (IEP) of capasity 100 cum 3 three months trial run at Kushmuri A OHR zone - A site in Indas block under Bankura Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Shifting of pipeline from cross regulator gate of Indas Irrigation at ch 580 near Gechho village of Mangalpur GP and cart bridge at Ch 229 near Maheshpur village of Indas II GP of at Dy 01 of RBMC in connection with Jal Jeevan Mission (JJM) of Kushmuri zone A &amp; Amrul zone B water supply scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000696/2022-2023</t>
   </si>
   <si>
     <t>50/VSD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
-  </si>
-[...52 lines deleted...]
-    <t>MANORANJAN GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,495 +809,495 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>169.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>24.91</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>126.5</v>
+        <v>4.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>76</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>45.75</v>
+        <v>3.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.14</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.97</v>
+        <v>45.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>3.06</v>
+        <v>126.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.99</v>
+        <v>76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>431.91</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>48.73</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>11.28</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>