--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -122,114 +122,114 @@
   <si>
     <t>3147/BQA</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>ORD/000393/2021-2022</t>
   </si>
   <si>
     <t>204/BQA</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>02/04/2022</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2021-2022</t>
+  </si>
+  <si>
+    <t>479/BQA</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joypur w/s scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. under - JJM 2020-21 fund part - A Block - Joypur , Name of OHR - Joypur . No.of Mouza :- 1 Habitations name - Panjapara, Total house hold - 62</t>
+  </si>
+  <si>
+    <t>VCH/002401/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/21</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Birasimul, No. of Mouza :- 4 nos. i.e. Birasimul-70, Shakrul-71, Suripuskarini-72 &amp; Dhamur-73, Total House Hold - 1343</t>
+  </si>
+  <si>
+    <t>VCH/002786/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/4</t>
+  </si>
+  <si>
+    <t>VCH/001172/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joypur w/s scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. under - JJM 2020-21 fund part - A Block - Joypur , Name of OHR - Joypur . No.of Mouza :- 1 Habitations name - Bamunpara, Panjapara, total house hold - 68</t>
   </si>
   <si>
     <t>VCH/002400/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/21</t>
-[...4 lines deleted...]
-  <si>
     <t>AJIT KUMAR DUTTA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kushmuri Zone-A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Kushmuri, No. of Mouza :- 09 nos. i.e. Sanpura-57, Jagaldwip-58, Dasarathbati-61, Bhabapur-100, Shyampur-97, Kushmuri - 98, Khayerbani- 99, Khatnagar 101 &amp; Jotbehar - 102, Total House Hold - 2653</t>
   </si>
   <si>
     <t>VCH/002402/2021-2022</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OP SOCIETY LTD.</t>
-  </si>
-[...40 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,54 +779,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>177.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.72</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -892,376 +892,376 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>3.91</v>
+        <v>17.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>126.5</v>
+        <v>3.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>3.57</v>
+        <v>71.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>71.95</v>
+        <v>58.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>58.15</v>
+        <v>3.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>17.36</v>
+        <v>126.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>636.45</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>45.65</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>7.17</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>