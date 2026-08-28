--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,90 +128,90 @@
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>SOURAV SINHA MAHAPATRA</t>
   </si>
   <si>
     <t>Work Order for Household survey in Lakshmipal (158), Dhanghari (159), Puipal (160), Khamardanga (161), Kustara (162), Khaergaria (163), Suknokhali (164), Sushinia (165), Hatibari (166), Raybandh (167) &amp; Dubrajpur (168) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 23)</t>
   </si>
   <si>
     <t>ORD/000686/2021-2022</t>
   </si>
   <si>
     <t>862/KSD</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Lakshmipal (158), Dhanghari (159), Puipal (160), Khamardanga (161), Kustara (162), Khaergaria (163), Suknokhali (164), Sushinia (165), Hatibari (166), Raybandh (167) &amp; Dubrajpur (168) mouzas by retrofitting of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 3357 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>1648/BQA</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2022-2023</t>
   </si>
   <si>
     <t>1838/BQA</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2022-2023</t>
   </si>
   <si>
     <t>2036/BQA</t>
   </si>
   <si>
     <t>29/09/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,261 +820,261 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>1.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.79</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>9.23</v>
+        <v>144.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>123.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.12</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>11.44</v>
+        <v>9.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>144.56</v>
+        <v>11.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>169.92</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>123.92</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>72.93</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>