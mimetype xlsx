--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,261 +89,261 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Khamani (121), Tantibaria (122), Andharia (123), Habra (124), Saldahara (125), Jangalkhas (126), Chhotaamlatara (185), Baraamlatara (186), Kenduadangri (187), Telijant (188),</t>
   </si>
   <si>
     <t>SM/09550</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Work Order for Household survey in Khamani (121), Tantibaria (122), Andharia (123), Habra (124), Saldahara (125), Jangalkhas (126), Chhotaamlatara (185), Baraamlatara (186), Kenduadangri (187), Telijant (188), Bhalukchira (189), Nekrapahari (192), Amdiha (193), Beruabaid (194) &amp; Kuldiha (211) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 26)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000689/2021-2022</t>
+  </si>
+  <si>
+    <t>865/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000272/2021-2022</t>
+  </si>
+  <si>
+    <t>3181/BQA</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Nekrapahari (192), Amdiha (193) &amp; Beruabaid (194) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 3 Nos. Total Household:- 158 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2021-2022</t>
+  </si>
+  <si>
+    <t>675/BQA</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAPADA DEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kuldiha (211) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 1 No. Total Household:- 717 Nos. ( PART - B)</t>
+  </si>
+  <si>
+    <t>ORD/000483/2021-2022</t>
+  </si>
+  <si>
+    <t>781/BQA</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kuldiha (211) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 1 No. Total Household:- 717 Nos. ( PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000482/2021-2022</t>
+  </si>
+  <si>
+    <t>780/BQA</t>
+  </si>
+  <si>
+    <t>BISWARUP BOSE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tantibaria (122), Andharia (123), Habra (124), Saldahara (125), Telijant (188) &amp; Bhalukchira (189) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 6 Nos. Total Household:- 729 Nos. ( PART - A )</t>
+  </si>
+  <si>
+    <t>ORD/000484/2021-2022</t>
+  </si>
+  <si>
+    <t>782/BQA</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>DAUD ALI KHAN</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tantibaria (122), Andharia (123), Habra (124), Saldahara (125), Telijant (188) &amp; Bhalukchira (189) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 6 Nos. Total Household:- 729 Nos. ( PART B )</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000485/2021-2022</t>
   </si>
   <si>
     <t>783/BQA</t>
   </si>
   <si>
-    <t>31/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>MRITYUNJOY HAZRA</t>
   </si>
   <si>
-    <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte</t>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jangalkhas (126), Chhotaamlatara (185), Baraamlatara (186) &amp; Kenduadangri (187) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 4 Nos. Total Household:- 295 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>887/BQA</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Work Order for Water supply arrangement at different School by laying pipeline and installation of stand post for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Under Jal Swapna &amp; Jal Jeevan Mission Programme) (Sl. No. 18)</t>
+  </si>
+  <si>
+    <t>ORD/000476/2021-2022</t>
+  </si>
+  <si>
+    <t>110/KSD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Khamani (121) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 1 No. Total Household:- 381 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000460/2021-2022</t>
+  </si>
+  <si>
+    <t>674/BQA</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>MAHARAJA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2022-2023</t>
+  </si>
+  <si>
+    <t>1840/BQA</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>VCH/002961/2021-2022</t>
   </si>
   <si>
     <t>FHTC/26</t>
   </si>
   <si>
-    <t>25/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Amjhor village to Sarenga Netaji More due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>VCH/002954/2021-2022</t>
   </si>
   <si>
     <t>FHTC/23</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
-    <t>Work Order for Household survey in Khamani (121), Tantibaria (122), Andharia (123), Habra (124), Saldahara (125), Jangalkhas (126), Chhotaamlatara (185), Baraamlatara (186), Kenduadangri (187), Telijant (188), Bhalukchira (189), Nekrapahari (192), Amdiha (193), Beruabaid (194) &amp; Kuldiha (211) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 26)</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ with laying of UPVC pipeline in Jangalkhas (126), Chottaamlatara(185), Baraamlatara(186), &amp; Kenduadangri (187) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000660/2022-2023</t>
   </si>
   <si>
     <t>505/BQA</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
-  </si>
-[...97 lines deleted...]
-    <t>BISWARUP BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,862 +890,862 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>22.5</v>
+        <v>0.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.6</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>69.45</v>
+        <v>87.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>24.89</v>
+        <v>10.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.76</v>
+        <v>22.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>16.71</v>
+        <v>22.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.66</v>
+        <v>22.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.01</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.13</v>
+        <v>22.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>87.36</v>
+        <v>16.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>22.5</v>
+        <v>4.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>69.57</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>7.74</v>
+        <v>23.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.16</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>88.99</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>23.78</v>
+        <v>7.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>10.13</v>
+        <v>69.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>22.12</v>
+        <v>24.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="P16" s="4">
-        <v>22.12</v>
+        <v>5.13</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>339.85</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>27.61</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>