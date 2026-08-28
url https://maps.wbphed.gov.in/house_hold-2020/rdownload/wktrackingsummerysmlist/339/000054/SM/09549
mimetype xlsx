--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,297 +89,297 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Chatiasol (120), Barajamabedya (127), Goalbari (128), Sukhadali (129), Gopalpur (138), Panchberia (173), Banpur (174), Tapaberia (175), Sindurpur (176), Chhotajamabedya (177)</t>
   </si>
   <si>
     <t>SM/09549</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Work Order for Household survey in Chatiasol (120), Barajamabedya (127), Goalbari (128), Sukhadali (129), Gopalpur (138), Panchberia (173), Banpur (174), Tapaberia (175), Sindurpur (176), Chhotajamabedya (177), Kusumtikri (178), Betjhor (179), Botha (180), Bhangadali (181), Ghungia (182), Benasuli (183) &amp; Baraamjhor (184) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 25)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000688/2021-2022</t>
+  </si>
+  <si>
+    <t>864/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000272/2021-2022</t>
+  </si>
+  <si>
+    <t>3181/BQA</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Chatiasol (120) &amp; Barajamabedya (127) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 2 Nos. Total Household:- 362 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000457/2021-2022</t>
+  </si>
+  <si>
+    <t>671/BQA</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Betjhor (179), Botha (180), Bhangadali (181), Ghungia (182) &amp; Benasuli (183) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 5 Nos. Total Household:- 377 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2021-2022</t>
+  </si>
+  <si>
+    <t>673/BQA</t>
+  </si>
+  <si>
+    <t>SAKTIPADA MANDAL</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Gopalpur (138), Panchberia (173), Banpur (174), Tapaberia (175) &amp; Sindurpur (176) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 5 Nos. Total Household:- 706 Nos. ( Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000469/2021-2022</t>
+  </si>
+  <si>
+    <t>778/BQA</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Goalbari (128) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 1 No. Total Household:- 420 Nos.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000456/2021-2022</t>
   </si>
   <si>
     <t>670/BQA</t>
   </si>
   <si>
-    <t>25/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
-    <t>Work Order for Household survey in Chatiasol (120), Barajamabedya (127), Goalbari (128), Sukhadali (129), Gopalpur (138), Panchberia (173), Banpur (174), Tapaberia (175), Sindurpur (176), Chhotajamabedya (177), Kusumtikri (178), Betjhor (179), Botha (180), Bhangadali (181), Ghungia (182), Benasuli (183) &amp; Baraamjhor (184) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 25)</t>
-[...14 lines deleted...]
-    <t>TAPAS DEY</t>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Gopalpur (138), Panchberia (173), Banpur (174), Tapaberia (175) &amp; Sindurpur (176) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 5 Nos. Total Household:- 706 Nos. ( Part-B )</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>779/BQA</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Baraamjhor (184) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 1 No. Total Household:- 365 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000458/2021-2022</t>
+  </si>
+  <si>
+    <t>672/BQA</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Balance work of supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001076/2021-2022</t>
+  </si>
+  <si>
+    <t>737/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>Work Order for Balance work of supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001077/2021-2022</t>
+  </si>
+  <si>
+    <t>740/BQA</t>
+  </si>
+  <si>
+    <t>Work Order for Balance work of supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with ancillary works from Kuldiha Over Head Reservoir site to Amjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001075/2021-2022</t>
+  </si>
+  <si>
+    <t>734/BQA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Sukhadali (129), Chhotajamabedya (177) &amp; Kusumtikri (178) mouzas by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 3 Nos. Total Household:- 250 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>886/BQA</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Work Order for Water supply arrangement at different Anganwadi Centre by laying pipeline and installation of stand post for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Under Jal Swapna &amp; Jal Jeevan Mission Programme) (Sl. No. 16)</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>108/KSD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>1839/BQA</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline including different Dia. DI (K7) &amp; UPVC pipe &amp; Construction of RCC over head reservoir of 450 m3 capacities whose staging height is 20.00m for Rejuvenation of ONDA Pipe Water Supply Scheme, Vide No. PC-I/O.H.R./4/2012 Sheet 1 &amp; 2) &amp; Block- Onda under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte (Zone-I) ( PART A &amp; B)</t>
+  </si>
+  <si>
+    <t>VCH/001500/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) with laying of UPVC pipeline in Goalbari (128) mouza by retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000483/2022-2023</t>
   </si>
   <si>
     <t>333/BQA</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Laying extra UPVC pipeline in Sukhadali (129) &amp; Kusumtikri (178) mouzas for retrofitting of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000639/2023-2024</t>
   </si>
   <si>
     <t>2581/BQA</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
-  </si>
-[...175 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -926,1041 +926,1041 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>26.23</v>
+        <v>0.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.54</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.83</v>
+        <v>87.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.39</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.97</v>
+        <v>22.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...12 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.46</v>
+        <v>23.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>23.03</v>
+        <v>25.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.6</v>
+        <v>26.23</v>
       </c>
       <c r="Q8" s="4">
+        <v>25.51</v>
+      </c>
+      <c r="R8" s="4">
+        <v>97.26</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.99</v>
+        <v>25.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.98</v>
+        <v>23.03</v>
       </c>
       <c r="Q10" s="4">
+        <v>21.58</v>
+      </c>
+      <c r="R10" s="4">
+        <v>93.7</v>
+      </c>
+      <c r="S10" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>4.99</v>
+        <v>4.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S11" s="4">
         <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>87.36</v>
+        <v>4.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>8.91</v>
+        <v>4.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>197.05</v>
+        <v>16.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.58</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>88.97</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>22.73</v>
+        <v>4.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>67.56</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>23.32</v>
+        <v>8.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>25.3</v>
+        <v>197.05</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P18" s="4">
-        <v>16.38</v>
+        <v>11.97</v>
       </c>
       <c r="Q18" s="4">
+        <v>11.92</v>
+      </c>
+      <c r="R18" s="4">
+        <v>99.53</v>
+      </c>
+      <c r="S18" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>36</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="P19" s="4">
-        <v>25.3</v>
+        <v>3.46</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>491.41</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>135.23</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>27.52</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>