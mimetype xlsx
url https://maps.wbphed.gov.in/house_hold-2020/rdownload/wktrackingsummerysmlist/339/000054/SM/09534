--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bathan Tara (113), Elyati (114), Nikunjapur (115), Pingrui (116), Balatukri (117), Hira Dangar (137), Tentul Muri (138), Maitha (139), Jambani (140), Nayananandapur (193), Ma</t>
   </si>
   <si>
     <t>SM/09534</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Bathan Tara (113), Elyati (114), Nikunjapur (115), Pingrui (116), Balatukri (117), Hira Dangar (137), Tentul Muri (138), Maitha (139), Jambani (140), Nayananandapur (193), Majdiha (194) &amp; Balarampur (195) mouzas by retrofitting Nikunjapur and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2339 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>1062/BQA</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>M/S CARE</t>
+  </si>
+  <si>
     <t>Household survey in Bathan Tara (113), Elyati (114), Nikunjapur (115), Pingrui (116), Balatukri (117), Hira Dangar (137), Tentul Muri (138), Maitha (139), Jambani (140), Nayananandapur (193), Majdiha (194) &amp; Balarampur (195) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Nikunjapur (Zone-B) Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000895/2021-2022</t>
   </si>
   <si>
     <t>100/BSD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2021-2022</t>
   </si>
   <si>
     <t>579/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S CARE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,229 +714,229 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.78</v>
+        <v>122.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>114.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.41</v>
+        <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>122.18</v>
+        <v>14.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>137.37</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>115.73</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>84.25</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>