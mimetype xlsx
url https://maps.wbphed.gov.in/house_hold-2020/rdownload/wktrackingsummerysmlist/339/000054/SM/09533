--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,75 +161,63 @@
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (171), Dhengasol (173) &amp; Arabani (174) mouzas by retrofitting Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2270 nos. ( 757 out of 2270 )( PART- B )</t>
   </si>
   <si>
     <t>ORD/000035/2022-2023</t>
   </si>
   <si>
     <t>1213/BQA</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [First Part]</t>
-[...5 lines deleted...]
-    <t>2152/BQA</t>
+    <t>Schedule for supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [Second Part]</t>
+  </si>
+  <si>
+    <t>ORD/000538/2025-2026</t>
+  </si>
+  <si>
+    <t>2153/BQA</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>2153/BQA</t>
   </si>
   <si>
     <t>SABIR ALI KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -621,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1000,182 +988,121 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>52.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>139.07</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>