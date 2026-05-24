--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -770,54 +770,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.24</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -888,54 +888,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>35.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.86</v>
       </c>
       <c r="S5" s="4">
         <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -949,54 +949,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>35.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="S6" s="4">
         <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>139.07</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>23.93</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>17.21</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>