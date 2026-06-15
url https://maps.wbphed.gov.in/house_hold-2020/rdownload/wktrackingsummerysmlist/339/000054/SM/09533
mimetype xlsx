--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,65 @@
     <t>1213/BQA</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Schedule for supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [Second Part]</t>
   </si>
   <si>
     <t>ORD/000538/2025-2026</t>
   </si>
   <si>
     <t>2153/BQA</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>SABIR ALI KHAN</t>
+  </si>
+  <si>
+    <t>Supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [First Part]</t>
+  </si>
+  <si>
+    <t>ORD/000537/2025-2026</t>
+  </si>
+  <si>
+    <t>2152/BQA</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHARYYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1022,87 +1037,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>52.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>52.5</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>191.57</v>
+      </c>
+      <c r="P9" s="8">
+        <v>23.93</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>12.49</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>