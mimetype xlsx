--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,153 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (1</t>
   </si>
   <si>
     <t>SM/09533</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection)¿ in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (171), Dhengasol (173) &amp; Arabani (174) mouzas by retrofitting Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 756 Nos. ( out of 2270 ) ( Part-C )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000017/2022-2023</t>
+  </si>
+  <si>
+    <t>925/BQA</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (171), Dhengasol (173) &amp; Arabani (174) mouzas by retrofitting Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2270 nos. ( 757 out of 2270 )( PART- B )</t>
+  </si>
+  <si>
+    <t>ORD/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>1213/BQA</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>APEX ENTERPRISE</t>
+  </si>
+  <si>
     <t>Household survey in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (171), Dhengasol (173) &amp; Arabani (174) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000888/2021-2022</t>
   </si>
   <si>
     <t>95/BSD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2021-2022</t>
   </si>
   <si>
     <t>578/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection)¿ in Kamar Kata (157), Rajduha (158), Krishna Singhpur (159), Jambedya (160), Chingani (161), Geredaha (162), Chak Krishnasinghpur (166), Kelyajuri (167), Dharsona (170), Niada (171), Dhengasol (173) &amp; Arabani (174) mouzas by retrofitting Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 756 Nos. ( out of 2270 ) ( Part-C )</t>
-[...32 lines deleted...]
-    <t>APEX ENTERPRISE</t>
+    <t>Supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [First Part]</t>
+  </si>
+  <si>
+    <t>ORD/000537/2025-2026</t>
+  </si>
+  <si>
+    <t>2152/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHARYYA</t>
   </si>
   <si>
     <t>Schedule for supply Laying of HDPE pipe line for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) in connection with retrofitting and different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber at Chingani and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. [Second Part]</t>
   </si>
   <si>
     <t>ORD/000538/2025-2026</t>
   </si>
   <si>
     <t>2153/BQA</t>
   </si>
   <si>
-    <t>30/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>SABIR ALI KHAN</t>
-  </si>
-[...13 lines deleted...]
-    <t>GOUTAM BHATTACHARYYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,388 +765,388 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.76</v>
+        <v>35.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.19</v>
+        <v>18.26</v>
       </c>
       <c r="R3" s="4">
-        <v>25.24</v>
+        <v>50.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>13.98</v>
+        <v>35.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>35.9</v>
+        <v>0.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.26</v>
+        <v>0.19</v>
       </c>
       <c r="R5" s="4">
-        <v>50.86</v>
+        <v>25.24</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>35.93</v>
+        <v>13.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>15.27</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>52.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>52.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>191.57</v>
       </c>
       <c r="P9" s="8">
         <v>23.93</v>
       </c>
       <c r="Q9" s="8">
         <v>12.49</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>