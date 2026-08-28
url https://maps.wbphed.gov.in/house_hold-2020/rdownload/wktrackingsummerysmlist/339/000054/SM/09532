--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Mandar Bani (38), Pitambarpur (39), Benachapra (40) mouzas by retrofitting Ratanpur and adjo</t>
   </si>
   <si>
     <t>SM/09532</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Mandar Bani (38), Pitambarpur (39), Benachapra (40) mouzas by retrofitting Ratanpur and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2080 nos. ( 693 out of 2080)( PART- A )</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2022-2023</t>
+  </si>
+  <si>
+    <t>1225/BQA</t>
+  </si>
+  <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>06/08/2022</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Household survey in Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Mandar Bani (38), Pitambarpur (39), Benachapra (40) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Ratanpur and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000896/2021-2022</t>
+  </si>
+  <si>
+    <t>106/BSD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Mandar Bani (38), Pitambarpur (39), Benachapra (40) mouzas by retrofitting Ratanpur and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 694 nos. out of 2080 nos ( PART - C)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000018/2022-2023</t>
   </si>
   <si>
     <t>926/BQA</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Mandar Bani (38), Pitambarpur (39), Benachapra (40) mouzas by retrofitting Ratanpur and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2080 nos. ( PART-B)</t>
   </si>
   <si>
     <t>ORD/000034/2022-2023</t>
   </si>
   <si>
     <t>1212/BQA</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
-  </si>
-[...34 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2021-2022</t>
   </si>
   <si>
     <t>577/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -767,57 +767,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>33.43</v>
+        <v>33.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.95</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -826,57 +826,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>33.41</v>
+        <v>0.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -885,57 +885,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>33.41</v>
+        <v>33.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>33.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -944,57 +944,57 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>33.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>33.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1038,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>113.75</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>98.8</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>86.86</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>