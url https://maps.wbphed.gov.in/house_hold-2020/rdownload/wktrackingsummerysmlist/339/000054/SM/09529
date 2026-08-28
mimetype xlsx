--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,153 +110,153 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>laying extra UPVC pipe, 15 mm NB PVC (schedule 80) / 20 mm OD HDPE (PE100, Pn16) pipe to cover Gogra, Adhury mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f Horaka (Zone - G) under Saltora Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000344/2021-2022</t>
   </si>
   <si>
     <t>1031/ BSD</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Household survey in Mandiha (175), Mouleswar (176), Medinipur (177), Datina (178), Krishna Nagar (179), Kalla (180), Shima Baid (181), Gogra (184), Prajabad (185), Kushte (186), Jamra Madhabpur (225), Indra (226), Khamarbere (227), Datina Purusottampur (230) &amp; Bansh Danga (231) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Puncha and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2021-2022</t>
+  </si>
+  <si>
+    <t>103/BSD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Mandiha (175), Mouleswar (176), Medinipur (177), Datina (178), Krishna Nagar (179), Kalla (180), Shima Baid (181), Gogra (184), Prajabad (185), Kushte (186), Jamra Madhabpur (225), Indra (226), Khamarbere (227), Datina Purusottampur (230) &amp; Bansh Danga (231) mouzas by retrofitting Puncha and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 1450 Nos. (Out of 2901 Nos.) ( Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000015/2022-2023</t>
+  </si>
+  <si>
+    <t>924/BQA</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Mandiha (175), Mouleswar (176), Medinipur (177), Datina (178), Krishna Nagar (179), Kalla (180), Shima Baid (181), Gogra (184), Prajabad (185), Kushte (186), Jamra Madhabpur (225), Indra (226), Khamarbere (227), Datina Purusottampur (230) &amp; Bansh Danga (231) mouzas by retrofitting Puncha and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 1451 ( out of 2901 nos.) ( PART-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1147/BQA</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>23/07/2022</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000035/2021-2022</t>
+  </si>
+  <si>
+    <t>575/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2022-2023</t>
+  </si>
+  <si>
+    <t>2036/BQA</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 560</t>
   </si>
   <si>
     <t>VCH/002323/2021-2022</t>
   </si>
   <si>
     <t>FHTC/20</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 (PART-A House Hold - 1314)</t>
   </si>
   <si>
     <t>VCH/002322/2021-2022</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
-  </si>
-[...79 lines deleted...]
-    <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,458 +843,458 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>26.82</v>
+        <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.35</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>112.14</v>
+        <v>64.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>63.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.97</v>
+        <v>64.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>64.88</v>
+        <v>17.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>17.87</v>
+        <v>0.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.01</v>
+        <v>26.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>64.92</v>
+        <v>112.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>292.46</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>107.86</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>36.88</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>