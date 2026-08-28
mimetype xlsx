--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Patadubi (54), Angadpur (85), Bhaluka (86), Karra (87), Hemchabad (88), Bikrampur (103), Indkata (104), Lohari Brindaban (123), Kochkhalui (124), Brindabanpur (125), Shushina</t>
   </si>
   <si>
     <t>SM/09521</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Patadubi (54) Angadpur (85) Bhaluka (86) Karra (87) Hemchabad (88) Bikrampur (103), Indkata (104), Lohari Brindaban (123), Kochkhalui (124), Brindabanpur (125), Shushina Gobindarampur (126), Ramar Gram (127) &amp; Hatiband (128) mouzas by retrofitting Bikrampur and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total House Hold - 1510 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000319/2021-2022</t>
+  </si>
+  <si>
+    <t>3370/BQA</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Household survey in Patadubi (54), Angadpur (85), Bhaluka (86), Karra (87), Hemchabad (88), Bikrampur (103), Indkata (104), Lohari Brindaban (123), Kochkhalui (124), Brindabanpur (125), Shushina Gobindarampur (126), Ramar Gram (127) &amp; Hatiband (128) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Bikrampur and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000887/2021-2022</t>
   </si>
   <si>
     <t>93/BSD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2021-2022</t>
   </si>
   <si>
     <t>569/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,229 +714,229 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.5</v>
+        <v>75.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.24</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.3</v>
+        <v>0.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.17</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>75.2</v>
+        <v>9.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>85.01</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>34.3</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>40.34</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>