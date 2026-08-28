--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,111 +110,111 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Rautara (41), Kawabasa (42), Panbaraj (43), Kiabati (44), Bhulanpur (45), Palash Bani (46), Gengari (47), Pratappur (48), Gopalpur (49), Dhabani (50), Metyala (51), Jamjuri (52), Churamanipur (53) &amp; Shyam Nagar (156) mouzas by retrofitting Bhulanpur and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 3005 nos.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000421/2021-2022</t>
   </si>
   <si>
     <t>471/BQA</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>03/05/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Extra HDPE pipe line to cover from Dhabani village Starting point to Dhabani village (Koborsthan) , from Jamjuri to Kiaboti (Shib Mondir), from Lagalberia to Kawabasa &amp; Metyala mouza by retrofitting of Bhulanpur and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>2236/BQA</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>23/01/2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Household survey in Rautara (41), Kawabasa (42), Panbaraj (43), Kiabati (44), Bhulanpur (45), Palash Bani (46), Gengari (47), Pratappur (48), Gopalpur (49), Dhabani (50), Metyala (51), Jamjuri (52), Churamanipur (53) &amp; Shyam Nagar (156) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Bhulanpur and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000889/2021-2022</t>
   </si>
   <si>
     <t>92/BSD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2021-2022</t>
   </si>
   <si>
     <t>568/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of distribution pipeline including different Dia. DI (K7) &amp; UPVC pipe &amp; Construction of RCC over head reservoir of 450 m3 capacities whose staging height is 20.00m for Rejuvenation of ONDA Pipe Water Supply Scheme, Vide No. PC-I/O.H.R./4/2012 Sheet 1 &amp; 2) &amp; Block- Onda under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte (Zone-I) ( PART A &amp; B)</t>
   </si>
   <si>
     <t>VCH/001500/2022-2023</t>
   </si>
   <si>
     <t>FHTC/27</t>
   </si>
   <si>
     <t>27/12/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -764,54 +764,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>154.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>122.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.81</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -820,264 +820,264 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>56.09</v>
       </c>
       <c r="Q4" s="4">
+        <v>56.09</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.99</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>18.51</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>197.05</v>
+        <v>18.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>56.09</v>
+        <v>197.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>427.63</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>179.03</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>41.87</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>