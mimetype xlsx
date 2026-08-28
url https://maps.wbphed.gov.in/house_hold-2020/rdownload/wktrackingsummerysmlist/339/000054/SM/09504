--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,117 +110,117 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.DPR no - 15. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 2 nos. i.e. Beliara-65 &amp; Dejhat-66, Total House Hold - 977</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000210/2021-2022</t>
   </si>
   <si>
     <t>3046/BQA</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
+    <t>Parallel pipe laying of HDPE pipe from Pinguri Village Hunuman mondir to Khatal Bagan Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara (Zone -A)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001526/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/18</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TELEBEDIA (Zone - M) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte Block - Bankura- II, Name of OHR - Tilabedia, No.of Mouza :- 02 nos, (Mouladanga &amp; Mithila), Total House Hold - 519.. ( Sl .No.- 19)</t>
+  </si>
+  <si>
+    <t>VCH/001523/2022-2023</t>
+  </si>
+  <si>
+    <t>Parallel pipe laying of HDPE pipe from Pinguri village football ground to Pinguri Village Hunuman mondir for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara (Zone -A)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001524/2022-2023</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Akui Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Akui, No. of Mouza :- 04 nos. i.e. Tishanal-89, Palashi-90, Chandgram-117, Akui - 118, Total House Hold - 2822</t>
+  </si>
+  <si>
+    <t>VCH/001602/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/10</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe from Maliara OHR site to Pinguri village football ground for increase pressure of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara(Zone -A)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001525/2022-2023</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kushmuri Zone-B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Gobindapur, No. of Mouza :- 10 nos. i.e. Jinkara-19, Srirampur-20, Pratapmath-21, Belbandbi-22, Kapshit-23, Paharpur-55, Fatepur-56, Baragobindapur-59, Thakurinipuskarini-60 &amp; Karardanga-62, Total House Hold - 2610</t>
   </si>
   <si>
     <t>VCH/001546/2022-2023</t>
   </si>
   <si>
     <t>FHTC/06</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
-    <t>M/S TARUN KUMAR PATRA</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Bamni (42) mouzas by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001547/2022-2023</t>
   </si>
   <si>
     <t>GANESH ROY</t>
-  </si>
-[...43 lines deleted...]
-    <t>VCH/001525/2022-2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,105 +770,105 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>72.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>14.65</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>93.05</v>
+        <v>4.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -878,379 +878,379 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>6.02</v>
+        <v>2.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
         <v>4.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>2.78</v>
+        <v>34.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>34.61</v>
+        <v>4.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>4.93</v>
+        <v>93.05</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.8</v>
+        <v>6.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>223.47</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>