--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -194,51 +194,51 @@
   <si>
     <t>VCH/002888/2021-2022</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Baradi Kalapathar (15), Baradi (16), Dalambhija (17), Balguma (18), Chuagara (19), Bhangadeuli (20), Shushunia (21), Maukura (22), Belatikri (23), Guniada (24), Panchur (25), Bamundihi (27), Nutandihi (28), Jamkanali (29), Paryasol (30), Benachapra (31), Rajakhas (35), Chamkura (36), Ela (37), Malibana (38) &amp; Patgara (39) mouzas by retrofitting of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 21 Nos. Total Household:- 2356 Nos.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000303/2021-2022</t>
   </si>
   <si>
     <t>3350/BQA</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -909,54 +909,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>0.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.7</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1139,88 +1139,88 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>142.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>112.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.74</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>251.74</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>112.69</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>44.76</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>