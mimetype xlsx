--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Baradi Kalapathar (15), Baradi (16), Dalambhija (17), Balguma (18), Chuagara (19), Bhangadeuli (20), Shushunia (21), Maukura (22), Belatikri (23), Guniada (24), Panchur (25),</t>
   </si>
   <si>
     <t>SM/09503</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Baradi Kalapathar (15), Baradi (16), Dalambhija (17), Balguma (18), Chuagara (19), Bhangadeuli (20), Shushunia (21), Maukura (22), Belatikri (23), Guniada (24), Panchur (25), Bamundihi (27), Nutandihi (28), Jamkanali (29), Paryasol (30), Benachapra (31), Rajakhas (35), Chamkura (36), Ela (37), Malibana (38) &amp; Patgara (39) mouzas by retrofitting of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 21 Nos. Total Household:- 2356 Nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000303/2021-2022</t>
+  </si>
+  <si>
+    <t>3350/BQA</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in Tapta (52), Banshkhopa (53), Kadamdahara (54), Mayna (55), Gobindapur Damdi (56), Beoncha (115), Beliakala (116), Kherurabad (130), Sirsa (131) &amp; Baramaliara (132) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000586/2021-2022</t>
+  </si>
+  <si>
+    <t>790/KSD</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in Baradi Kalapathar (15), Baradi (16), Dalambhija (17), Balguma (18), Chuagara (19), Bhangadeuli (20), Shushunia (21), Maukura (22), Belatikri (23), Guniada (24), Panchur (25), Bamundihi (27), Nutandihi (28), Jamkanali (29), Paryasol (30), Benachapra (31), Rajakhas (35), Chamkura (36), Ela (37), Malibana (38) &amp; Patgara (39) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000581/2021-2022</t>
+  </si>
+  <si>
+    <t>787/KSD</t>
+  </si>
+  <si>
     <t>Work Order for Supply, Delivery and Stacking of C.I.D.F. Sluice Valve for ¿FHTC (Functional House Hold Tap Connection)¿ work of Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000281/2021-2022</t>
   </si>
   <si>
     <t>701/KSD</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
-    <t>Work Order for Household survey in Tapta (52), Banshkhopa (53), Kadamdahara (54), Mayna (55), Gobindapur Damdi (56), Beoncha (115), Beliakala (116), Kherurabad (130), Sirsa (131) &amp; Baramaliara (132) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 04)</t>
-[...23 lines deleted...]
-    <t>787/KSD</t>
+    <t>Laying extra HDPE pipeline to cover Biradihi (39) &amp; Diktor (40) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>VCH/002306/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/04</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Jamsol (285), Baligura (286), Asna (287), Chhotagarra (288), Dakharang (290), Kadma (291) &amp; Chingra (292) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002542/2021-2022</t>
   </si>
   <si>
     <t>FHTC/23</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
   </si>
   <si>
-    <t>Laying extra HDPE pipeline to cover Biradihi (39) &amp; Diktor (40) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-L (Dhankura) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-L (Dhankura) :- Ghagra (115), Garra (116), Bauripal (156), Kalabani (157), Katro (158), Huang Khana (160), Punshya (161), Sindriam (162), Kankri Jharna (172), Khejur Khanma (173), Chalkigara (174), Dhoba Kacha (175), Madankata (176), Dangarda (177), Jantadumur (178), Barikul (179) &amp; Lep-Am (180)Total Mouza:- 17 Nos. Total Household - 2137 Nos.</t>
   </si>
   <si>
     <t>VCH/002888/2021-2022</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,428 +768,428 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.91</v>
+        <v>142.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>112.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>0.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0.67</v>
       </c>
       <c r="R5" s="4">
         <v>85.7</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>42.16</v>
+        <v>3.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>3.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>59.06</v>
+        <v>42.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>142.27</v>
+        <v>59.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>112.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.74</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>251.74</v>