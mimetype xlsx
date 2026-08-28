--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -134,50 +134,98 @@
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Lobason Bauri Para, Total House Hold -76</t>
   </si>
   <si>
     <t>ORD/000465/2020-2021</t>
   </si>
   <si>
     <t>558/ BSD</t>
   </si>
   <si>
     <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- Murakata Roy Para, Total House Hold -75</t>
   </si>
   <si>
     <t>ORD/000468/2020-2021</t>
   </si>
   <si>
     <t>561/ BSD</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , G.P -Chandar , Name of Village Kadakuli Man Para, Total House Hold -70</t>
+  </si>
+  <si>
+    <t>ORD/000463/2020-2021</t>
+  </si>
+  <si>
+    <t>556/ BSD</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P- Chandar, Name of Village-Lobason Roy Para, Total House Hold -73</t>
+  </si>
+  <si>
+    <t>ORD/000466/2020-2021</t>
+  </si>
+  <si>
+    <t>559/ BSD</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE &amp; BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- Lobason Maheswa Para, Total House Hold -75</t>
+  </si>
+  <si>
+    <t>ORD/000467/2020-2021</t>
+  </si>
+  <si>
+    <t>560/ BSD</t>
+  </si>
+  <si>
+    <t>SOMENATH ACHARYYA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Kadakuli Roy Para, Total House Hold -75</t>
+  </si>
+  <si>
+    <t>ORD/000464/2020-2021</t>
+  </si>
+  <si>
+    <t>557/ BSD</t>
+  </si>
+  <si>
+    <t>SANJOY MONDAL</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Murakata ,Chandar Durgamondir para (part), Total House Hold -45.</t>
   </si>
   <si>
     <t>ORD/000477/2020-2021</t>
   </si>
   <si>
     <t>13/BSD</t>
   </si>
   <si>
     <t>06/01/2021</t>
   </si>
   <si>
     <t>27/01/2021</t>
   </si>
   <si>
     <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Lobason Bauri Para, Chandar Shib mondir Namo Para &amp; Brimhon para Total House Hold -50.</t>
   </si>
   <si>
     <t>ORD/000472/2020-2021</t>
   </si>
   <si>
     <t>26/BSD</t>
@@ -200,309 +248,261 @@
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Chandar Bardgan Para (Part- B), Total House Hold - 50.</t>
   </si>
   <si>
     <t>ORD/000479/2020-2021</t>
   </si>
   <si>
     <t>14/BSD</t>
   </si>
   <si>
     <t>TAPAN KUMAR UPADHYAY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- By pass Pipe line Kadakuli more to Chandar main Bazar, Gosh para ,Chandar maibazar Total House Hold -20</t>
   </si>
   <si>
     <t>ORD/000493/2020-2021</t>
   </si>
   <si>
     <t>28 / BSD</t>
   </si>
   <si>
     <t>BIDHAN BANERJEE</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , G.P -Chandar , Name of Village Kadakuli Man Para, Total House Hold -70</t>
-[...34 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- By pass Pipe line Chandar main Bazar to Chandar gram end &amp; Baroma kali than (Chomatha), Bramhon para (Part), Chandar maibazar, Total House Hold -25.</t>
   </si>
   <si>
     <t>ORD/000475/2020-2021</t>
   </si>
   <si>
     <t>29/BSD</t>
   </si>
   <si>
-    <t>SOMENATH ACHARYYA</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Chandar Bardgan Para (Part- C), Total House Hold -50.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2020-2021</t>
+  </si>
+  <si>
+    <t>30/BSD</t>
+  </si>
+  <si>
+    <t>MANAS DEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , G.P -Chandar, Name of Village - Kadakuli Man Para, Chandar Bramhon Para &amp; Chatterjee para Total House Hold -40.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2020-2021</t>
+  </si>
+  <si>
+    <t>31/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Kadakuli Roy Para, Chandar Rail line para, school , health center, Total House Hold -52.</t>
+  </si>
+  <si>
+    <t>ORD/000471/2020-2021</t>
+  </si>
+  <si>
+    <t>10/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- Murakata ,Main road to durga mondir (Part), Total House Hold -35.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2020-2021</t>
+  </si>
+  <si>
+    <t>12/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- By pass Pipe line Kadakuli more to Chandar main Bazar, Gosh para ,Chandar maibazar Total House Hold -20.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2020-2021</t>
+  </si>
+  <si>
+    <t>28/BSD</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P- Chandar, Name of Village-Lobason Roy Para, Chandar main road to Bhramhon para, Dom para, Total House Hold -34.</t>
   </si>
   <si>
     <t>ORD/000473/2020-2021</t>
   </si>
   <si>
     <t>11/BSD</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- By pass Pipe line Kadakuli more to Chandar main Bazar, Gosh para ,Chandar maibazar Total House Hold -20.</t>
-[...23 lines deleted...]
-    <t>560/ BSD</t>
+    <t>retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BELIATORE Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name. of Mouza :- Murakata, Total House Hold - 45 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000873/2021-2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>22/01/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BELIATORE Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name. of Mouza :- Nabasan, Total House Hold - 35 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000874/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BELIATORE Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name. of Mouza :- Chhandar (Part), Total House Hold - 40 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000875/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-3) DPR no - 36.Block - Bishnupur,Name of OHR - Bhara,No. of Mouza :- 1 no. i.e.Shaluka - 21(110 out of 125) House Hold - 110</t>
+  </si>
+  <si>
+    <t>VCH/002352/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/25</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY HAZRA</t>
+  </si>
+  <si>
+    <t>extra UPVC pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - JOYKRISHNAPUR (Zone- I) Name of mouza - 03 nos, Phulberia (PART- B), Sirsa &amp; Joykrishna pur Sarenga (PART- A)</t>
+  </si>
+  <si>
+    <t>VCH/002351/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S T.P. HAZRA &amp; SONS</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 01, Magra(PART-II )Total House Hold - 139.'</t>
+  </si>
+  <si>
+    <t>VCH/002346/2021-2022</t>
   </si>
   <si>
     <t>Work Order for Laying extra HDPE pipeline to cover Simlabandh (45) &amp; Bhedua (46) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 13),</t>
   </si>
   <si>
     <t>VCH/002333/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/25</t>
-[...4 lines deleted...]
-  <si>
     <t>GANESH ROY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 3 nos. i.e. Jamdoba-154, Ichharia-155 and Bhabanipur- 165 , Habitation's Name : Jamdoba, Roypara, Tantipara,Ichharia,Dhallapara,Amchura, Kalaberia, Kalyanpur,Bhramanpara,Bhabanipur &amp; Murhura. Total House Hold - 162</t>
+  </si>
+  <si>
+    <t>VCH/002345/2021-2022</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 ( Barapukura), Total House Hold -114</t>
+  </si>
+  <si>
+    <t>VCH/002347/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block , Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01, Shyampu (part) Total House Hold - 453.</t>
+  </si>
+  <si>
+    <t>VCH/002809/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/5</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no. 43Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 02 nos. i.e. Barabaikunthapur-125 &amp; Habispur-127 , Total House Hold - 245 (245 out of 549)</t>
   </si>
   <si>
     <t>VCH/002335/2021-2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 3 nos. i.e. Jamdoba-154, Ichharia-155 and Bhabanipur- 165 , Habitation's Name : Jamdoba, Roypara, Tantipara,Ichharia,Dhallapara,Amchura, Kalaberia, Kalyanpur,Bhramanpara,Bhabanipur &amp; Murhura. Total House Hold - 162</t>
-[...31 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 02 , (Saldanga , Muktapur ), Total House Hold -253</t>
   </si>
   <si>
     <t>VCH/002334/2021-2022</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara- 24 ( 455 out of 714), Total House Hold - 455</t>
   </si>
   <si>
     <t>VCH/002344/2021-2022</t>
   </si>
   <si>
     <t>AMIYA KUMAR BIT</t>
   </si>
   <si>
     <t>VCH/002349/2021-2022</t>
   </si>
   <si>
-    <t>extra UPVC pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - JOYKRISHNAPUR (Zone- I) Name of mouza - 03 nos, Phulberia (PART- B), Sirsa &amp; Joykrishna pur Sarenga (PART- A)</t>
-[...14 lines deleted...]
-    <t>MRITYUNJOY HAZRA</t>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 03 (Ladna, Mathana, Kodalia(PART-A)), Total House Hold -430</t>
+  </si>
+  <si>
+    <t>VCH/002353/2021-2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>VCH/002348/2021-2022</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Mukundapur (114), Khakrakanali (115) &amp; Nagri (116) mouzas by retrofitting Zone-G (Kadra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002350/2021-2022</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
-  </si>
-[...67 lines deleted...]
-    <t>MANAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1217,1929 +1217,1929 @@
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.73</v>
+        <v>4.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.7</v>
+        <v>4.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.44</v>
+        <v>4.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.48</v>
+        <v>4.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>4.59</v>
+        <v>4.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>4.82</v>
+        <v>4.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>4.71</v>
+        <v>4.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>4.81</v>
+        <v>4.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="P15" s="4">
-        <v>4.83</v>
+        <v>4.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="P16" s="4">
-        <v>4.84</v>
+        <v>4.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.75</v>
+        <v>4.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="P18" s="4">
-        <v>4.81</v>
+        <v>4.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="P19" s="4">
-        <v>4.98</v>
+        <v>4.75</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I20" s="13"/>
-[...1 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="P20" s="4">
-        <v>16.4</v>
+        <v>4.84</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="4" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="P21" s="4">
-        <v>4.69</v>
+        <v>4.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I22" s="13"/>
-[...1 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="P22" s="4">
-        <v>1.1</v>
+        <v>4.98</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I23" s="13"/>
-      <c r="J23" s="13"/>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K23" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="P23" s="4">
-        <v>27.54</v>
+        <v>4.9</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="P24" s="4">
-        <v>1.78</v>
+        <v>4.98</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="P25" s="4">
-        <v>35.44</v>
+        <v>8.3</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>4.79</v>
+        <v>3.25</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="P27" s="4">
-        <v>3.25</v>
+        <v>2.37</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>8.3</v>
+        <v>4.98</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="P29" s="4">
-        <v>4.81</v>
+        <v>4.69</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P30" s="4">
-        <v>6.7</v>
+        <v>1.1</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>93</v>
+        <v>130</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="P31" s="4">
-        <v>34.9</v>
+        <v>27.54</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="P32" s="4">
-        <v>2.37</v>
+        <v>16.4</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I33" s="13"/>
-      <c r="J33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="P33" s="4">
-        <v>4.98</v>
+        <v>1.78</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I34" s="13"/>
-      <c r="J34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="P34" s="4">
-        <v>4.9</v>
+        <v>35.44</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="I35" s="13"/>
-      <c r="J35" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="P35" s="4">
-        <v>4.98</v>
+        <v>4.79</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I36" s="13"/>
-      <c r="J36" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="P36" s="4">
-        <v>4.47</v>
+        <v>34.9</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>143</v>
+        <v>97</v>
       </c>
       <c r="I37" s="13"/>
-      <c r="J37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="P37" s="4">
-        <v>4.8</v>
+        <v>4.81</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I38" s="13"/>
-      <c r="J38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>147</v>
+        <v>110</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P38" s="4">
-        <v>4.56</v>
+        <v>6.7</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>261.56</v>