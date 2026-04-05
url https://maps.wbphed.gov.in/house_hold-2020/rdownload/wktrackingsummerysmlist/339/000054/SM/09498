--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>453/BQA</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Work Order for Household survey in Kama (65), Benkakocha (66), Kulam (67), Makhnu (68), Chaltha (71), Bethuala (72), Panijia (73), Pithagerya (74), Ghagra (115), Jamgerya (117), Maula (118), Katiam (119), Mitha-Am (122) &amp; Laladi (155) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Zone- K (Makhnu) of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 19)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000683/2021-2022</t>
   </si>
   <si>
     <t>858/KSD</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kama (65), Benkakocha (66), Kulam (67), Makhnu (68), Chaltha (71), Bethuala (72), Panijia (73), Pithagerya (74), Ghagra (115), Jamgerya (117), Maula (118), Katiam (119), Mitha-Am (122) &amp; Laladi (155) mouzas by retrofitting Zone- K (Makhnu) of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 14 Nos. Total Household:- 2933 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2021-2022</t>
+  </si>
+  <si>
+    <t>202/BQA</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -938,87 +956,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P6" s="4">
         <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>158.46</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>90</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>178.11</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>