--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -824,54 +824,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>2.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.71</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1003,88 +1003,88 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>158.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>89.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.6</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>178.11</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>91.61</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>51.44</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>