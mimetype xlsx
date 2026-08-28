--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Kama (65), Benkakocha (66), Kulam (67), Makhnu (68), Chaltha (71), Bethuala (72), Panijia (73), Pithagerya (74), Ghagra (115), Jamgerya (117), Maula (118), Katiam (119), Mith</t>
   </si>
   <si>
     <t>SM/09498</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Work Order for Household survey in Kama (65), Benkakocha (66), Kulam (67), Makhnu (68), Chaltha (71), Bethuala (72), Panijia (73), Pithagerya (74), Ghagra (115), Jamgerya (117), Maula (118), Katiam (119), Mitha-Am (122) &amp; Laladi (155) mouzas to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Zone- K (Makhnu) of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 19)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000683/2021-2022</t>
+  </si>
+  <si>
+    <t>858/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kama (65), Benkakocha (66), Kulam (67), Makhnu (68), Chaltha (71), Bethuala (72), Panijia (73), Pithagerya (74), Ghagra (115), Jamgerya (117), Maula (118), Katiam (119), Mitha-Am (122) &amp; Laladi (155) mouzas by retrofitting Zone- K (Makhnu) of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 14 Nos. Total Household:- 2933 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2021-2022</t>
+  </si>
+  <si>
+    <t>202/BQA</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2021-2022</t>
+  </si>
+  <si>
+    <t>453/BQA</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Household survey in Kama (65), Benkakocha (66) Kulam (67), chalthat (71) Jamperya (117) Maula (118) Mitha -Am (122) &amp; Laladi (155) mouzas retrofitting Zone- K (Makhnu), of improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/003067/2021-2022</t>
   </si>
   <si>
     <t>FHTC/30</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
-    <t>TAPAS DEY</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying 100mm and 150 mm dia DI pipeline at Routara (129) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone- N (Khejuria) of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000471/2022-2023</t>
   </si>
   <si>
     <t>286/BQA</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>ASOKE KUMAR SAHU</t>
-  </si>
-[...49 lines deleted...]
-    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,316 +744,316 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.54</v>
+        <v>0.98</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.03</v>
+        <v>158.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.93</v>
+        <v>89.69</v>
       </c>
       <c r="R4" s="4">
-        <v>94.71</v>
+        <v>56.6</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>16.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>0.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>158.46</v>
+        <v>2.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>89.69</v>
+        <v>1.93</v>
       </c>
       <c r="R7" s="4">
-        <v>56.6</v>
+        <v>94.71</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>178.11</v>