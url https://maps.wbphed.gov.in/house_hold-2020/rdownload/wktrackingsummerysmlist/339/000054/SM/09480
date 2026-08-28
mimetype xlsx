--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bhanga Bandh (91), Bheduasol (92), Kamalpur (93), Sayer Bankra (99), Kotalpur (100), Ramnagar (101), Dhabani (102), Manipur (105), Guinandi (106), Itapanchira (107), Paharpur</t>
   </si>
   <si>
     <t>SM/09480</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Bhanga Bandh (91), Bheduasol (92), Kamalpur (93), Sayer Bankra (99), Kotalpur (100), Ramnagar (101), Dhabani (102), Manipur (105), Guinandi (106), Itapanchira (107), Paharpur (108), Nischintapur (118) &amp; Shalihan (119) mouzas by retrofitting Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household :- 2309 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2022-2023</t>
+  </si>
+  <si>
+    <t>927/BQA</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Laying &amp; fitting fixing of MS pipe line for 3rd &amp; 4th nos ground water tube well to CWR at Aguribandh Puiisole Head Work Site (Nischintepur) of Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Aguribandh Puiisole (Zone-A, Zone-B , Zone-C ,Zone-D &amp; Zone-E) , Under Onda BRGF W/S water supply Scheme of Onda Block under Bankura Sadar Sub-Division of Bankura Division , PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000558/2021-2022</t>
   </si>
   <si>
     <t>22/BSD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>22/01/2022</t>
   </si>
   <si>
     <t>ZAKIR HOSSAIN MONDAL</t>
   </si>
   <si>
     <t>Laying &amp; fitting fixing of MS pipe line for 1st &amp; 2nd nos ground water tube well to CWR at Aguribandh Puiisole Head Work Site (Nischintepur) of Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Aguribandh Puiisole (Zone-A, Zone-B , Zone-C ,Zone-D &amp; Zone-E) , Under Onda BRGF W/S water supply Scheme of Onda Block under Bankura Sadar Sub-Division of Bankura Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000559/2021-2022</t>
   </si>
   <si>
     <t>21/BSD</t>
   </si>
   <si>
     <t>M/S NAYAN BARDHAN</t>
   </si>
   <si>
+    <t>Household survey in Bhanga Bandh (91), Bheduasol (92), Kamalpur (93), Sayer Bankra (99), Kotalpur (100), Ramnagar (101), Dhabani (102), Manipur (105), Guinandi (106), Itapanchira (107), Paharpur (108), Nischintapur (118) &amp; Shalihan (119) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000904/2021-2022</t>
+  </si>
+  <si>
+    <t>89/BSD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000028/2021-2022</t>
+  </si>
+  <si>
+    <t>571/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2022-2023</t>
+  </si>
+  <si>
+    <t>2036/BQA</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>laying &amp; repairing of UPVC pipe line (damaged due to widening - of PMGSY road from Kalisen to Monipur village ) of Aguri band and adjoining mouzas water supply scheme Zone - B Onda water supply scheme BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, Jal Jeevan Mission (JJM) and JAL SWAPNA programme fund sl no - 11</t>
   </si>
   <si>
     <t>VCH/003078/2021-2022</t>
   </si>
   <si>
     <t>FHTC/29</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>TAPAS KUMBHAKAR</t>
-  </si>
-[...61 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,463 +768,463 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.69</v>
+        <v>122.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>121.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.87</v>
+        <v>4.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.99</v>
+        <v>4.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>122.98</v>
+        <v>0.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>14.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>0.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>0.77</v>
+        <v>4.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>152.53</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>131.65</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>86.31</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>