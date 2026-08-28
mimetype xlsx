--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -104,108 +104,108 @@
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Chak Muktapur (172), Pathar Kata (233), Maudi (234), Tunka (235), Hati Bari (255), Asan Bani (256), Agarda (257), Dhang Hari (258), Baga Khulia (259), Hetemoa (260), Jadab Na</t>
   </si>
   <si>
     <t>SM/09478</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2021-2022</t>
   </si>
   <si>
     <t>2891/BQA</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Chak Muktapur (172), Pathar Kata (233), Maudi (234), Tunka (235), Hati Bari (255), Asan Bani (256), Agarda (257), Dhang Hari (258), Baga Khulia (259), Hetemoa (260), Jadab Nagar (261), Jagannath Bati (262), Bhaji Bari (263), Ramar Chun Puan (264), Agarda Purusottampur (271), Basuri Bera (272), Gopinathpur (273), Chak Tunka (274), Muktapur (275), Lauria (276) &amp; Kanaijuri (277) mouzas by retrofitting Agarda and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. Total Household - 2536 nos.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>318/BQA</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Household survey in Chak Muktapur (172), Pathar Kata (233), Maudi (234), Tunka (235), Hati Bari (255), Asan Bani (256), Agarda (257), Dhang Hari (258), Baga Khulia (259), Hetemoa (260), Jadab Nagar (261), Jagannath Bati (262), Bhaji Bari (263), Ramar Chun Puan (264), Agarda Purusottampur (271), Basuri Bera (272), Gopinathpur (273), Chak Tunka (274), Muktapur (275), Lauria (276) &amp; Kanaijuri (277) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Agarda and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000890/2021-2022</t>
+  </si>
+  <si>
+    <t>87/BSD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>RTOR000006/2021-2022</t>
   </si>
   <si>
     <t>150/BQA</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>RTOR000027/2021-2022</t>
   </si>
   <si>
     <t>567/BQA</t>
   </si>
   <si>
     <t>17/03/2022</t>
-  </si>
-[...40 lines deleted...]
-    <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,288 +787,288 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>11.94</v>
+        <v>123.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>40.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>15.6</v>
+        <v>0.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>0.85</v>
+        <v>11.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="P7" s="4">
-        <v>123.11</v>
+        <v>15.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>317.24</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>40.63</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>12.81</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>