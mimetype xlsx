--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Dhemushunya (Zone-IV) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>SM/09477</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Barapara (202), Anara (203), Danrpara (204), Kargarli (205), Budha Kalsapa (234), Belban (235), Amchurya (236), Benakata (237), Patlurki (238), Demushunya (239), Kumarara (263), Nepura (264), Banskana (265), Kadamdiha (267), Chelepara (268) &amp; Akhuapal (304) mouzas under Dhemushunya (Zone-IV) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 16 Nos. Total Household:- 2435 Nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2021-2022</t>
+  </si>
+  <si>
+    <t>3352/BQA</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in Barapara (202), Anara (203), Danrpara (204), Kargarli (205), Budha Kalsapa (234), Belban (235), Amchurya (236), Benakata (237), Patlurki (238), Demushunya (239), Kumarara (263), Nepura (264), Banskana (265), Kadamdiha (267), Chelepara (268) &amp; Akhuapal (304) mouzas under Dhemushunya (Zone-IV) to provide ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 16)</t>
+  </si>
+  <si>
+    <t>ORD/000680/2021-2022</t>
+  </si>
+  <si>
+    <t>855/KSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Work Order for Supplying, laying, fiting, fixing and jointing by HDPE pipe from Matgoda Pump House to Kargali village More at Kargali Mouza (damaged during construction of village road) under Dhemushunya (Zone-IV) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000666/2021-2022</t>
   </si>
   <si>
     <t>735/BQA</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Work Order for Supplying, laying, fiting, fixing and jointing by HDPE pipe to increase pressure for Kargarli (205) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)?under Dhemushunya (Zone-IV) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 06)</t>
   </si>
   <si>
     <t>ORD/000667/2021-2022</t>
   </si>
   <si>
     <t>739/BQA</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Barapara (202), Anara (203), Danrpara (204), Kargarli (205), Budha Kalsapa (234), Belban (235), Amchurya (236), Benakata (237), Patlurki (238), Demushunya (239), Kumarara (263), Nepura (264), Banskana (265), Kadamdiha (267), Chelepara (268) &amp; Akhuapal (304) mouzas under Dhemushunya (Zone-IV) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 16 Nos. Total Household:- 2435 Nos.</t>
+    <t>Laying of distribution pipeline including different Dia. DI (K7) &amp; UPVC pipe &amp; Construction of RCC over head reservoir of 450 m3 capacities whose staging height is 20.00m for Rejuvenation of ONDA Pipe Water Supply Scheme, Vide No. PC-I/O.H.R./4/2012 Sheet 1 &amp; 2) &amp; Block- Onda under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte (Zone-I) ( PART A &amp; B)</t>
+  </si>
+  <si>
+    <t>VCH/001500/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>VCH/003015/2021-2022</t>
   </si>
   <si>
     <t>FHTC/28</t>
-  </si>
-[...49 lines deleted...]
-    <t>02/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,404 +747,404 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.97</v>
+        <v>116.98</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.98</v>
+        <v>0.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.4</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>75.85</v>
+        <v>4.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>0.81</v>
+        <v>4.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>197.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>116.98</v>
+        <v>75.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>400.64</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>