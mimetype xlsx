--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Morar Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Block under Bishnupur Sub - Division of Bankura D</t>
   </si>
   <si>
     <t>SM/09472</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Morar Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Basudebpur, No. of Mouza :- 19 nos. i.e. Gosainpur - 72,Gopalpur - 73,Jangal Bankati - 74, Radhadamodarpur - 75,Kamarpukur - 76, Belsulia - 109,Dumohani - 110,Bangele - 111, Siromonipur - 104,Moyra pukur - 105,Dhenga pathar - 106,Basudebpur - 107, Tribunka - 108, Hereparbbat - 77,Madhuban - 78,Chaugan - 102,Kural Bari-103,Dundure - 116,Pirragara - 120, Total House Hold - 2785</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000027/2022-2023</t>
+  </si>
+  <si>
+    <t>1086/BQA</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA at different Mouza's of Left out House Holds of Morar Zone-A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Benebandhi, No. of Mouza :- 7 nos. i.e.Dadwasbati-98, Kusumbani-99, Chougan-102, Dundure-116, Morar-117, Ghugimura-121, Jharia-122, Total House Hold -70</t>
+  </si>
+  <si>
+    <t>ORD/000028/2022-2023</t>
+  </si>
+  <si>
+    <t>110/VSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Morar Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Basudebpur, No. of Mouza :- 01 no. i.e. Morar - 117, House Hold - 1806</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000392/2021-2022</t>
   </si>
   <si>
     <t>203/BQA</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>02/04/2022</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000007/2021-2022</t>
+  </si>
+  <si>
+    <t>271/BQA</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000015/2021-2022</t>
+  </si>
+  <si>
+    <t>475/BQA</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
     <t>Laying of UPVC pipeline for running drinking water supply arrangement to sumangalam home at Kharikasuli with in Morar post office within Bishnupur block under Morar zone - A water supply scheme (BRGF Bishnupur ) under Bishnupur sub - Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000280/2022-2023</t>
   </si>
   <si>
     <t>FHTC/26</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>KOUSIK MONDAL</t>
-  </si>
-[...61 lines deleted...]
-    <t>04/03/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,402 +756,402 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>171.51</v>
+        <v>235.11</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.58</v>
+        <v>4.52</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>235.11</v>
+        <v>171.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>154.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.8</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.52</v>
+        <v>91.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>91.96</v>
+        <v>11.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.11</v>
+        <v>2.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>516.78</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>154.02</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>