--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Betanal Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 01 no. mouza (Bamania-113) of Betanal (Zone - B) under In</t>
   </si>
   <si>
     <t>SM/09331</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>"Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 08, ( Lapuria(PART), Dulal Kundi, Chharekha, Hatisal Pindri, Ladna, Garakusum, Mankanali &amp; Khiraijuri), Total House Hold - 606"</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000321/2020-2021</t>
+  </si>
+  <si>
+    <t>1370/BQA</t>
+  </si>
+  <si>
+    <t>08/10/2020</t>
+  </si>
+  <si>
+    <t>07/11/2020</t>
+  </si>
+  <si>
+    <t>SOUMITRA BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 01 no. i.e. Bamania-113 , Total House Hold - 753</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000164/2021-2022</t>
   </si>
   <si>
     <t>2848/BQA</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>AMITAVA CHAKRABORTY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SOUMITRA BHATTACHARYA</t>
   </si>
   <si>
     <t>Work Order for Laying HDPE pipeline to increase pressure in Malian (23) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-Malian of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No. 24)</t>
   </si>
   <si>
     <t>ORD/000239/2022-2023</t>
   </si>
   <si>
     <t>1303/BQA</t>
   </si>
   <si>
     <t>15/06/2022</t>
   </si>
   <si>
     <t>25/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -734,57 +734,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>63.93</v>
+        <v>41.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -793,57 +793,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>41.63</v>
+        <v>63.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.7</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -855,88 +855,88 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>3.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.74</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>108.62</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>39.78</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>36.63</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>