--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,102 +128,102 @@
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOUDHURY</t>
   </si>
   <si>
     <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA)</t>
   </si>
   <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>347/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Laying fitting fixing of HDPE pipe from Kulbona Village to Tikhargram village to increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block -Barjora, Name of OHR -BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>564/BSD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>28/08/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying fitting fixing of HDPE pipe from Ghutgoria to Kulbona Village to increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block -Barjora, Name of OHR -BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA)</t>
+  </si>
+  <si>
+    <t>ORD/000143/2022-2023</t>
+  </si>
+  <si>
+    <t>563/BSD</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA)</t>
   </si>
   <si>
     <t>VCH/002389/2021-2022</t>
   </si>
   <si>
     <t>FHTC/21</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block -Barjora, Name of OHR -BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA) . No.of Mouza :-06 nos, (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara), Total House Hold - 2226 nos.</t>
   </si>
   <si>
     <t>VCH/000248/2022-2023</t>
   </si>
   <si>
     <t>FHTC/12</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
-  </si>
-[...25 lines deleted...]
-    <t>563/BSD</t>
   </si>
   <si>
     <t>Household survey work for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA, IB, III &amp; IV). Block - Barjora, Name of OHR:- BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) Zone-IA, IB, III &amp; IV, No. of Mouza:- 31 nos. (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara), (Tikargram, Kishoripur, Patharajuri, Gokulmathura, Joysinghapur, Paharpur), (Basudevpur uttar, Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birshinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi) &amp; (Sahorjora, Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha), Total House Hold- 902 nos.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>325/BSD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -791,54 +791,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>134.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>133.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -887,243 +887,243 @@
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>70</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.74</v>
+        <v>4.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.99</v>
+        <v>70</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-[...3 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.99</v>
+        <v>0.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1137,94 +1137,94 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>0.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>220</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>133.89</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>60.86</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>