--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -146,195 +146,195 @@
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas Sahorjora ,Dejuri, Asuria Madhabpur , Namobandh Sitarampur,Muktatore , Deucha) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
   </si>
   <si>
     <t>ORD/000186/2022-2023</t>
   </si>
   <si>
     <t>346/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Kadakuli Roy Para, Total House Hold -75</t>
+  </si>
+  <si>
+    <t>VCH/002584/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>SANJOY MONDAL</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line from Soragara Village to Enayetpur village of retrofitting work for creation of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GODARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Barjora, Name of OHR:- GODARDIHI (Zone - E), Name of Mouza:- Enayetpur.</t>
+  </si>
+  <si>
+    <t>VCH/002583/2021-2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas Sahorjora, Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-IV). No.of Mouza :- 06 nos, (Sahorjora , Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha), Total House Hold - 1690 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :-01 (Talanjuri (PART-A) Total House Hold -114</t>
+  </si>
+  <si>
+    <t>VCH/002592/2021-2022</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 01 ,Jagannath pur (Part- B), Total House Hold -107</t>
+  </si>
+  <si>
+    <t>VCH/002603/2021-2022</t>
+  </si>
+  <si>
+    <t>GOURANGA NANDI</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 03(Enayetpur , Namoghansara , Ekariya ), Total House Hold - 204</t>
+  </si>
+  <si>
+    <t>VCH/002594/2021-2022</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Baragram (86) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 4)</t>
+  </si>
+  <si>
+    <t>VCH/002586/2021-2022</t>
+  </si>
+  <si>
+    <t>DAUD ALI KHAN</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- 02 nos (Pinguri (Part-C) &amp;Tentuldoha ), Total House Hold -249</t>
+  </si>
+  <si>
+    <t>VCH/002590/2021-2022</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kalipur (Zone- C) under Chatna Block of Saltora - Chatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Kalipur (Zone - C) . No.of Mouza :- 03 ( Nangla, Gidhuria, Majdihi) Total House Hold -436</t>
   </si>
   <si>
     <t>VCH/002609/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/24</t>
-[...4 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 nos Sonareka (Part), Total House Hold- 70 (Sl No of Work- 10)</t>
   </si>
   <si>
     <t>VCH/002599/2021-2022</t>
   </si>
   <si>
     <t>MANOJ GHOSAL</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Baranimdiha (13) and Rajabandh (15) mouzas under Parsola, Zone-B by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002596/2021-2022</t>
   </si>
   <si>
     <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>Laying extra UPVC pipe line to cover in Kayerpara (206), Harinarayanpur (207), and Ganganala (230) mouzas Construction and commissioning of FHTC (Functional Household Tap Connection) by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002591/2021-2022</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamrepara (295) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household:- 285 Nos.</t>
   </si>
   <si>
     <t>VCH/002595/2021-2022</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 01 , Jagannath pur (Part- C), Total House Hold -106</t>
   </si>
   <si>
     <t>VCH/002601/2021-2022</t>
   </si>
   <si>
-    <t>GOURANGA NANDI</t>
-[...29 lines deleted...]
-    <t>TAPAS DEY</t>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II and Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 2 (Jharia ,Kalla ), Total House Hold - 133</t>
+  </si>
+  <si>
+    <t>VCH/002593/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Lobason Bauri Para, Chandar Shib mondir Namo Para &amp; Brimhon para Total House Hold -50.</t>
   </si>
   <si>
     <t>VCH/002597/2021-2022</t>
   </si>
   <si>
     <t>M/S PAUL BROTHERS</t>
-  </si>
-[...49 lines deleted...]
-    <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,54 +884,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>63.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>63.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -943,54 +943,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>34.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1002,561 +1002,561 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>14.34</v>
+        <v>0.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>0.2</v>
+        <v>4.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>10.83</v>
+        <v>0.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>4.98</v>
+        <v>2.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>10.97</v>
+        <v>0.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>0.77</v>
+        <v>1.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>4.32</v>
+        <v>3.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>0.23</v>
+        <v>1.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="P14" s="4">
-        <v>0.56</v>
+        <v>14.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
@@ -1569,51 +1569,51 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1626,51 +1626,51 @@
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P16" s="4">
-        <v>0.9</v>
+        <v>10.83</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
@@ -1683,51 +1683,51 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P17" s="4">
-        <v>2.99</v>
+        <v>4.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1737,111 +1737,111 @@
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="P18" s="4">
-        <v>0.85</v>
+        <v>10.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="P19" s="4">
-        <v>3.51</v>
+        <v>0.77</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -1854,51 +1854,51 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P20" s="4">
-        <v>1.39</v>
+        <v>0.9</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
@@ -1911,91 +1911,91 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P21" s="4">
-        <v>1.32</v>
+        <v>0.36</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>161.16</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>102.6</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>63.67</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>