--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -161,339 +161,339 @@
   <si>
     <t>ORD/000169/2021-2022</t>
   </si>
   <si>
     <t>2844/BQA</t>
   </si>
   <si>
     <t>SOUMITRA BHATTACHARYA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No. of Mouza :- 01 no., (Radhakantapur), Total House Hold - 463 nos</t>
   </si>
   <si>
     <t>ORD/000166/2021-2022</t>
   </si>
   <si>
     <t>2841/BQA</t>
   </si>
   <si>
     <t>GANESH ROY</t>
   </si>
   <si>
     <t>Laying of extra HDPE pipe line to cover Tajpur Rampur mouza for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (PART- A)</t>
   </si>
   <si>
+    <t>ORD/000286/2021-2022</t>
+  </si>
+  <si>
+    <t>882/ BSD</t>
+  </si>
+  <si>
+    <t>08/09/2021</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOUDHURY</t>
+  </si>
+  <si>
+    <t>laying of HDPE pipe line near Tajpur, Rampur village (damaged due to widening of road) of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000288/2021-2022</t>
+  </si>
+  <si>
+    <t>888/ BSD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line near Pakhanna village (damaged due to widening of road) of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000284/2021-2022</t>
+  </si>
+  <si>
+    <t>880/ BSD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line near Pakhanna village (damaged due to widening of road) of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2021-2022</t>
+  </si>
+  <si>
+    <t>881/ BSD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line near Tajpur, Rampur village (damaged due to widening of road) of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000289/2021-2022</t>
+  </si>
+  <si>
+    <t>889/ BSD</t>
+  </si>
+  <si>
     <t>ORD/000287/2021-2022</t>
   </si>
   <si>
     <t>883/ BSD</t>
   </si>
   <si>
-    <t>08/09/2021</t>
-[...47 lines deleted...]
-    <t>882/ BSD</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No.of Mouza :- 02 nos, (Tajpur, Shitalpur), Total House Hold - 541 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000161/2021-2022</t>
+  </si>
+  <si>
+    <t>2839/BQA</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSAIN MONDAL</t>
+  </si>
+  <si>
+    <t>Extra house hold connection of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No.of Mouza :- 01 no., (Pakhanna Pratap pur), Total House Hold - 45 nos</t>
+  </si>
+  <si>
+    <t>ORD/000210/2022-2023</t>
+  </si>
+  <si>
+    <t>529/BSD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
   </si>
   <si>
     <t>Extra house hold connection of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.)Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No.of Mouza :- 01 no., (Pakhanna Pratap pur), Total House Hold - 45 nos</t>
   </si>
   <si>
     <t>ORD/000087/2022-2023</t>
   </si>
   <si>
-    <t>529/BSD</t>
-[...5 lines deleted...]
-    <t>18/08/2022</t>
+    <t>HDPE pipe Bypass line to increase pressure from Pakhnna Head work site to Tajpur village retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000266/2022-2023</t>
+  </si>
+  <si>
+    <t>2323/BQA</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>22/01/2023</t>
+  </si>
+  <si>
+    <t>Bypass pipe line arrangement at Pakhanna Head Work site from OHR rising main to Main distribution pipe line and relaying of pipe line form Tajpur more to Tajpur village by HDPE pipe of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Jal Jeevan Mission (JJM) and JAL SWAPNA Fund)</t>
+  </si>
+  <si>
+    <t>ORD/000361/2022-2023</t>
+  </si>
+  <si>
+    <t>534/BSD</t>
+  </si>
+  <si>
+    <t>Extra HDPE pipe line to cover Radhakantapur mouza of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000742/2022-2023</t>
+  </si>
+  <si>
+    <t>539/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to cover Pakhuria (18) &amp; Khayer Kundi (19) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-D (Lachiapur) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 8)</t>
+  </si>
+  <si>
+    <t>VCH/002651/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/10</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Pakhuria (18) &amp; Khayer Kundi (19) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-D (Lachiapur) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 7)</t>
+  </si>
+  <si>
+    <t>VCH/002650/2021-2022</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Gobarda (152) mouza by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002655/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/10</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>extra UPVC pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) )from Palsona more to Ramchandrapur High School under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - JOYKRISHNAPUR (Zone - I), Name of mouza - Palsona &amp; Ramchandrapur</t>
   </si>
   <si>
     <t>VCH/002656/2021-2022</t>
   </si>
   <si>
     <t>RUFIKUL MONDAL</t>
   </si>
   <si>
+    <t>VCH/002881/2021-2022</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-II(Part-B), Total House Hold -264</t>
   </si>
   <si>
     <t>VCH/002649/2021-2022</t>
   </si>
   <si>
     <t>ASOKE BHATTACHARYYA</t>
   </si>
   <si>
-    <t>VCH/002881/2021-2022</t>
-[...4 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kesia (241), Bhalaidiha (242), Kapaskhera (243) &amp; Katar (245) mouzas by retrofitting Zone-G (Kadra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002647/2021-2022</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Work Order for Laying extra HDPE pipeline to cover Biradihi (39) &amp; Diktor (40) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 11)</t>
   </si>
   <si>
     <t>VCH/002653/2021-2022</t>
   </si>
   <si>
     <t>VCH/000229/2022-2023</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>Survey work for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme . No.of Mouza :-09 nos, (Pakhnna, Kamalpur, Tajpur, Pakhanna Bharabpur, Gopalpur, Radhakantapur, Pakhanna Pratap pur, Palasbani, Shitalpur), Total House Hold - 3106 nos.</t>
   </si>
   <si>
     <t>VCH/000250/2022-2023</t>
   </si>
   <si>
     <t>FHTC/12</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
     <t>laying extra UPVC pipe line to cover kherosol, Bhedua Purusatampur, narrah, gopinathpur, emukundi mouzas for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002648/2021-2022</t>
   </si>
   <si>
     <t>BHATTACHARYYA ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-4) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Harinagar-23 (116 out of 336),Dharampur-22 (84 out of 299),Shaluka - 21(13 out of 125), Khazra -37(1 out of 1)House Hold - 214</t>
+  </si>
+  <si>
+    <t>VCH/002652/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S SACHHIDANANDA MAZUMDAR</t>
+  </si>
+  <si>
     <t>Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-I (Part-C) , Total House Hold -175</t>
   </si>
   <si>
     <t>VCH/002654/2021-2022</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-4) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Harinagar-23 (116 out of 336),Dharampur-22 (84 out of 299),Shaluka - 21(13 out of 125), Khazra -37(1 out of 1)House Hold - 214</t>
-[...26 lines deleted...]
-    <t>ORD/000210/2022-2023</t>
+    <t>Laying of distribution pipeline including different Dia. DI (K7) &amp; UPVC pipe &amp; Construction of RCC over head reservoir of 450 m3 capacities whose staging height is 20.00m for Rejuvenation of ONDA Pipe Water Supply Scheme, Vide No. PC-I/O.H.R./4/2012 Sheet 1 &amp; 2) &amp; Block- Onda under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte (Zone-I) ( PART A &amp; B)</t>
+  </si>
+  <si>
+    <t>VCH/001500/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Repering of Concrete drain ,Slab &amp; concrete road due to damage of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, Mouza :- Pakhnna</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000639/2022-2023</t>
   </si>
   <si>
     <t>579/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>MANAS DEY</t>
   </si>
   <si>
-    <t>HDPE pipe Bypass line to increase pressure from Pakhnna Head work site to Tajpur village retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Akui Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Akui, No. of Mouza :- 04 nos. i.e. Tishanal-89, Palashi-90, Chandgram-117, Akui - 118, Total House Hold - 2822</t>
   </si>
   <si>
     <t>VCH/001602/2022-2023</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
-  </si>
-[...22 lines deleted...]
-    <t>2839/BQA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1043,54 +1043,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>26.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.99</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1220,54 +1220,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>48.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>39.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.07</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1335,51 +1335,51 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>3.63</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1453,51 +1453,51 @@
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>4.78</v>
+        <v>4.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1512,51 +1512,51 @@
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>4.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1571,51 +1571,51 @@
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>4.75</v>
+        <v>4.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1630,1359 +1630,1359 @@
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>4.82</v>
+        <v>3.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.97</v>
+        <v>30.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>68.77</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="P15" s="4">
-        <v>1.21</v>
+        <v>4.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="P16" s="4">
-        <v>4.8</v>
+        <v>4.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="P17" s="4">
-        <v>20.38</v>
+        <v>49.26</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>24.83</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>50.39</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="L18" s="4"/>
+        <v>86</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>87</v>
+      </c>
       <c r="M18" s="4" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="P18" s="4">
-        <v>18.3</v>
+        <v>4.04</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="P19" s="4">
-        <v>13.52</v>
+        <v>4.95</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="P20" s="4">
-        <v>2.9</v>
+        <v>3.05</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="P21" s="4">
-        <v>18.3</v>
+        <v>4.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P22" s="4">
-        <v>0.88</v>
+        <v>1.21</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P23" s="4">
-        <v>2.56</v>
+        <v>4.8</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="P24" s="4">
-        <v>1.3</v>
+        <v>18.3</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P25" s="4">
-        <v>16.57</v>
+        <v>20.38</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P26" s="4">
-        <v>3.05</v>
+        <v>13.52</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="P27" s="4">
-        <v>4.07</v>
+        <v>2.9</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>113</v>
+        <v>25</v>
       </c>
       <c r="I28" s="13"/>
-      <c r="J28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P28" s="4">
-        <v>4.97</v>
+        <v>18.3</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P29" s="4">
-        <v>14.97</v>
+        <v>0.88</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I30" s="13"/>
-      <c r="J30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L30" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>49.26</v>
+        <v>2.56</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I31" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>4.04</v>
+        <v>16.57</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="I32" s="13"/>
-      <c r="J32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="P32" s="4">
-        <v>4.95</v>
+        <v>1.3</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>34.61</v>
+        <v>197.05</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I34" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="N34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>197.05</v>
+        <v>14.97</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="N35" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O35" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>30.54</v>
+        <v>34.61</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8">
         <v>629.59</v>
       </c>
       <c r="P36" s="8">
-        <v>0</v>
+        <v>103.21</v>
       </c>
       <c r="Q36" s="8">
-        <v>0</v>
+        <v>16.39</v>
       </c>
       <c r="R36" s="8"/>
       <c r="S36" s="8"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>