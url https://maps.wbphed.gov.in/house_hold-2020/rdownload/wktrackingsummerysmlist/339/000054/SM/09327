--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -146,231 +146,231 @@
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur, Harinagara, Raghunathpur, Bamandihi, Kamla, Krishnanagar, Bhairabpur (Paschim)) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR -No (Direct supply), No.of Mouza :- 02 no., (Harinagara, Kamla), Total House Hold - 283 nos</t>
   </si>
   <si>
     <t>ORD/000131/2021-2022</t>
   </si>
   <si>
     <t>2796/BQA</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur , Harinagara , Raghunathpur,Bamandihi, Kamla,Krishnanagar, Bhairabpur (Paschim)) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR -No (Direct supply), No. of Mouza :- 04 nos, (Ronalejora, Shyampur, Bhagabanpur, Raghunathpur), Total House Hold -580 nos</t>
   </si>
   <si>
     <t>ORD/000129/2021-2022</t>
   </si>
   <si>
     <t>2794/BQA</t>
   </si>
   <si>
     <t>RANABIR CHATTERJEE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur, Harinagara, Raghunathpur, Bamandihi, Kamla, Krishnanagar, Bhairabpur (Paschim)) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR -No(Direct supply), No.of Mouza :- 02 nos, (Bilmalpur , Bamandihi,), Total House Hold -690 nos</t>
+  </si>
+  <si>
+    <t>ORD/000130/2021-2022</t>
+  </si>
+  <si>
+    <t>2795/BQA</t>
+  </si>
+  <si>
+    <t>Additional pipe line laying at Bhairabpur Paschim mouza and providing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR - No (Direct supply), Name of Mouza :- Bhairabpur (Paschim), Total House Hold - 10 nos</t>
+  </si>
+  <si>
+    <t>ORD/000328/2022-2023</t>
+  </si>
+  <si>
+    <t>531/BSD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
     <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur , Harinagara , Raghunathpur,Bamandihi, Kamla,Krishnanagar , Bhairabpur (Paschim)) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IB)</t>
   </si>
   <si>
     <t>ORD/000191/2022-2023</t>
   </si>
   <si>
     <t>350/BSD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>extra HDPE pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA at Ronalejora, Shyampur &amp; Bhagabanpur mouza of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB)</t>
+  </si>
+  <si>
+    <t>ORD/000765/2022-2023</t>
+  </si>
+  <si>
+    <t>536/BSD</t>
+  </si>
+  <si>
+    <t>Extra HDPE pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA at Bilmalpur mouza of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB)</t>
+  </si>
+  <si>
+    <t>ORD/000766/2022-2023</t>
+  </si>
+  <si>
+    <t>537/BSD</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Jomadargram more to Babundihi Talpukur more to increse pressute in Bamandihi mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Barjora W/S Scheme (BRGF ph - I project) within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte zone - IB sl no - 08</t>
+  </si>
+  <si>
+    <t>VCH/003068/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/30</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>VCH/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/18</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>Extra HDPE pipe line to increase pressure at Haringara Village Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Haringara &amp; Kamala mouzas of Barjora (left out )W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002884/2021-2022</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>supply of sluice valve restruration of concrete road, construction of valve chamber with all allied work to Sarari village under Barjora water supply scheme (including left out BRGF ph - l ) under BRGF ph - l within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Sl no - 05 zone - lll</t>
+  </si>
+  <si>
+    <t>VCH/003106/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>VCH/002868/2021-2022</t>
   </si>
   <si>
     <t>FHTC/15</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>Extra HDPE pipe line to increase pressure at Kotgram Village Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Haringara &amp; Kamala mouzas of Barjora (left out )W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002885/2021-2022</t>
   </si>
   <si>
-    <t>16/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 04 ( Vidyadharpur, Cherabasta, Aina gobindapur &amp; Mukundapur.) Total House Hold - 604</t>
   </si>
   <si>
     <t>VCH/002745/2021-2022</t>
   </si>
   <si>
     <t>FHTC/3</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>UNICON INDIA</t>
   </si>
   <si>
-    <t>Extra HDPE pipe line to increase pressure at Haringara Village Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Haringara &amp; Kamala mouzas of Barjora (left out )W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000232/2022-2023</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>VCH/000233/2022-2023</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of (Ronalejora, shyampur, Bhagabanpur, Bilmalpur, Harinagara, Raghunathpur, Bamandihi, Kamla, krishnanagar, Barjora W/S Scheme (left out mouzas of barjora BRGF ph - I project) within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, zone IB Name of OHR - no (direct supply) No. of Mouza :- 10 nos. . Total House Hold -3147 sl no - 15</t>
   </si>
   <si>
     <t>VCH/000246/2022-2023</t>
   </si>
   <si>
     <t>FHTC/12</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Bhairabpur (Paschim) of Barjora W/S Scheme (left out mouzas of Barjora block under BRGF PH - I within Barjoa block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora Name of OHR- direct supply , Name of Mouza:-- 1 no., (BBhairabpur (Paschim), Total House Hold - 42 nos sl no - 01.</t>
+  </si>
+  <si>
+    <t>VCH/002941/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
     <t>laying extra HDPE pipe line to cover Babundihi main road towards Bilmalpur village to cover Bilmalpur mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Barjora water supply scheme (left out mouzas of barjora block under BRGF ph - l ) within Barjora block under Bankura sadar sub - Division of Bankura Division, PHE Dte. zone - IB sl no - 09</t>
   </si>
   <si>
     <t>VCH/002970/2021-2022</t>
   </si>
   <si>
     <t>FHTC/26</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Bhairabpur (Paschim) of Barjora W/S Scheme (left out mouzas of Barjora block under BRGF PH - I within Barjoa block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora Name of OHR- direct supply , Name of Mouza:-- 1 no., (BBhairabpur (Paschim), Total House Hold - 42 nos sl no - 01.</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipe lineto Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Bhairabpur (paschim) of Barjora water supply scheme (left out mouzas of Barjora block under (BRGF ph - I project) block - Barjora under Bankura sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR- No (direct supply) Name of Mouza:-- 1 no., (Bhairabpur) (Paschim) sl No- 09</t>
   </si>
   <si>
     <t>VCH/002940/2021-2022</t>
-  </si>
-[...61 lines deleted...]
-    <t>537/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1097,1120 +1097,1120 @@
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>34.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>4.96</v>
+        <v>40.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.99</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="P8" s="4">
-        <v>72.26</v>
+        <v>4.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>4.57</v>
+        <v>4.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>116.51</v>
+        <v>4.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>2.79</v>
+        <v>4.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>4.57</v>
+        <v>4.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>0.83</v>
+        <v>25.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="L14" s="4" t="s">
         <v>72</v>
       </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
-        <v>4.69</v>
+        <v>2.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.59</v>
+        <v>3.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P16" s="4">
-        <v>4.72</v>
+        <v>72.26</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P17" s="4">
-        <v>4.72</v>
+        <v>4.57</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>25.21</v>
+        <v>116.51</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P19" s="4">
         <v>2.79</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="P20" s="4">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I21" s="13"/>
-      <c r="J21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="P21" s="4">
-        <v>40.68</v>
+        <v>0.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I22" s="13"/>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P22" s="4">
-        <v>4.1</v>
+        <v>4.59</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I23" s="13"/>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P23" s="4">
-        <v>4.98</v>
+        <v>4.69</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I24" s="13"/>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="P24" s="4">
-        <v>4.8</v>
+        <v>4.72</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>456.24</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>64.82</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>