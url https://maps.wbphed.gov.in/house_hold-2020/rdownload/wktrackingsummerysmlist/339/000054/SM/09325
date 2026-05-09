--- v1 (2026-03-03)
+++ v2 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,171 +74,54 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
-    <t>BANKURA</t>
-[...118 lines deleted...]
-  <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -271,91 +154,79 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -624,661 +495,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="P2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="R2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="S2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="3">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="3"/>
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6">
+        <v>0</v>
+      </c>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="10" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:23">
-[...432 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>