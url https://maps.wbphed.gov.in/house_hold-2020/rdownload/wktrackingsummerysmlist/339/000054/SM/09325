--- v2 (2026-05-09)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,156 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>BANKURA</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Sashpur Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 09 nos. mouzas (Banki-85, Chotogobindapur-86, Adilpur-87 &amp;</t>
+  </si>
+  <si>
+    <t>SM/09325</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>481/BQA</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Heyatnagar, No. of Mouza :- 8 nos. i.e. Srikara-31, Padua-11, Adpara Kumrul-12, Sripur-26, Heyatnagar-27, Maheshpur-28, Meral-29 &amp; Chakmeral-30, Total House Hold - 2465</t>
+  </si>
+  <si>
+    <t>VCH/002445/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/18</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover in Kayerpara (206), Harinarayanpur (207), Murku (210) and Ganganala (230) mouzas for Construction and commissioning of FHTC (Functional Household Tap Connection) by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas,</t>
+  </si>
+  <si>
+    <t>VCH/002455/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/15</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (FunCtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Sashpur Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Dangalan, No. of Mouza :- 09 nos. i.e. Banki-85, Chotogobindapur-86, Adilpur-87 &amp; Haldi-83, Mandra-88, Berghosh-84, Dangalan-91, Musarbar-92 &amp; Ashwinpur-93, Total House Hold - 2639</t>
+  </si>
+  <si>
+    <t>VCH/001245/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/29</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>J. D. J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>VCH/002865/2021-2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Nipania (32), Ranga (35), Ashatara (36), Nowadihi (37), Jibanpur (38) &amp; Rangametia (41) mouzas by retrofitting Zone-CE (Ashatara) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002453/2021-2022</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82)Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
+  </si>
+  <si>
+    <t>VCH/002831/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/9</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +256,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +609,602 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" s="4">
+        <v>14.51</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P4" s="4">
+        <v>140.85</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="4">
+        <v>4.89</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P6" s="4">
+        <v>77</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="4">
+        <v>31.74</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.19</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P9" s="4">
+        <v>250.78</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>522.96</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>