--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Amrul Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 08 nos. mouzas (Srikara-31, Padua-11, Adpara Kumrul-12, Srip</t>
   </si>
   <si>
     <t>SM/09323</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>"Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 08, ( Lapuria(PART), Dulal Kundi, Chharekha, Hatisal Pindri, Ladna, Garakusum, Mankanali &amp; Khiraijuri), Total House Hold - 606"</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000321/2020-2021</t>
+  </si>
+  <si>
+    <t>1370/BQA</t>
+  </si>
+  <si>
+    <t>08/10/2020</t>
+  </si>
+  <si>
+    <t>07/11/2020</t>
+  </si>
+  <si>
+    <t>SOUMITRA BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Heyatnagar, No. of Mouza :- 8 nos. i.e. Srikara-31, Padua-11, Adpara Kumrul-12, Sripur-26, Heyatnagar-27, Maheshpur-28, Meral-29 &amp; Chakmeral-30, Total House Hold - 2465</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000250/2021-2022</t>
   </si>
   <si>
     <t>3145/BQA</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
+    <t>FHTC Maintenance of Amrul Zone-B Water Supply Scheme under Bishnupur Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>318/VSD</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>'Name of Work: Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 02, (Karanjora, Lapuria (PART)), Total House Hold - 606'</t>
+  </si>
+  <si>
+    <t>VCH/002575/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/26</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82)Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
+  </si>
+  <si>
+    <t>VCH/002831/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/9</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malian (23) mouza by retrofitting Zone-Malian of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002577/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/26</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of HAPANIA (Zone - D) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Hapania, No.of Mouza :- 07 (Siulibona, Metyala, Khayerbani, Patharghata, Hapania, Goyaldanga, Bagdiha) Total House Hold - 1131</t>
+  </si>
+  <si>
+    <t>VCH/002726/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/3</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>HDPE pipe line from Barabendya Kodolia Chomatha to Khemua to increase pressure for mouza- Khemua of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002579/2021-2022</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of HAPANIA (Zone - D) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Hapania, No.of Mouza :- 07 (Siulibona, Metyala, Khayerbani, Patharghata, Hapania, Goyaldanga, Bagdiha) Total House Hold - 1131</t>
-[...13 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 04 ( Vidyadharpur, Cherabasta, Aina gobindapur &amp; Mukundapur.) Total House Hold - 604</t>
   </si>
   <si>
     <t>VCH/002745/2021-2022</t>
   </si>
   <si>
     <t>UNICON INDIA</t>
   </si>
   <si>
-    <t>'Name of Work: Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 02, (Karanjora, Lapuria (PART)), Total House Hold - 606'</t>
-[...5 lines deleted...]
-    <t>SOUMITRA BHATTACHARYA</t>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 01, (Sonamui (PART), Total House Hold - 606 '</t>
+  </si>
+  <si>
+    <t>VCH/002576/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Laying Extra UPVC pipe line to cover sanpura &amp; Kalipahari mouza &amp; Dismantling &amp; reconstruction of concrete of Saburbandh mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Jorehira ( zone - B) under Chhatna block of Saltora -chhatna water supply scheme (BRGF ph - l project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 17</t>
   </si>
   <si>
     <t>VCH/002825/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/9</t>
-[...4 lines deleted...]
-  <si>
     <t>TARINI CHARAN UPADHYAY</t>
-  </si>
-[...49 lines deleted...]
-    <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,665 +821,665 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>187.06</v>
+        <v>41.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>13.07</v>
+        <v>187.06</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>48.28</v>
+        <v>0.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>47.08</v>
+        <v>12.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>116.51</v>
+        <v>250.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>12.95</v>
+        <v>13.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>4.27</v>
+        <v>47.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>4.1</v>
+        <v>48.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>250.78</v>
+        <v>116.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>41.63</v>
+        <v>4.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>4.27</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>726.69</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>