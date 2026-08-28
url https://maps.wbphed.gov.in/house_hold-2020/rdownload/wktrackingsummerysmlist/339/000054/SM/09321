--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Chuamasina Zone-A (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos. mouzas (Layak Bandh - 13 &amp; Chua Masina - 17) of</t>
   </si>
   <si>
     <t>SM/09321</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Narikala, No. of Mouza :- 02 nos. i.e. Layak Bandh - 13 &amp; Chua Masina - 17, Total House Hold - 2202</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000301/2021-2022</t>
+  </si>
+  <si>
+    <t>3348/BQA</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-L (Dhankura) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-L (Dhankura) :- Ghagra (115), Garra (116), Bauripal (156), Kalabani (157), Katro (158), Huang Khana (160), Punshya (161), Sindriam (162), Kankri Jharna (172), Khejur Khanma (173), Chalkigara (174), Dhoba Kacha (175), Madankata (176), Dangarda (177), Jantadumur (178), Barikul (179) &amp; Lep-Am (180) Total Mouza:- 17 Nos. Total Household - 2137 Nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000078/2021-2022</t>
+  </si>
+  <si>
+    <t>2411/BQA</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>31/10/2021</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line to increase pressure at panchbaga mouza for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2022-2023</t>
+  </si>
+  <si>
+    <t>623/BSD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>BIJOY KOLEY</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line to increase pressure at Bibadinagar village for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2022-2023</t>
+  </si>
+  <si>
+    <t>624/BSD</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Laying HDPE pipeline to increase pressure in Malian (23) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-Malian of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 21)</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/BQA</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>25/06/2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE, GI &amp; MS pipe line from rising main air valve near Fulberia to Damodar pur, Nirsha, Bansol, Dhwajmonipur &amp; Kalapani mouza to increase pressure along with all allied works of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>2237/BQA</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>23/01/2023</t>
+  </si>
+  <si>
+    <t>Additional work by laying of new HDPE pipeline of uncover area in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Beside of Joykrishnapur to Ajoydhya PWD road adn Joykrinhanpur colony mete para within Radhanagar W/S Scheme zone - ll under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002958/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>'Name of Work: Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 02, (Karanjora, Lapuria (PART)), Total House Hold - 606'</t>
+  </si>
+  <si>
+    <t>VCH/002575/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/26</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>SOUMITRA BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kayma (215), Hatbari (216), Karbhanga (217), Bhadkunra (218), Asanjhor (219) &amp; Baragarra (289) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002574/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/26</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
-    <t>'Name of Work: Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 02, (Karanjora, Lapuria (PART)), Total House Hold - 606'</t>
-[...7 lines deleted...]
-  <si>
     <t>VCH/002573/2021-2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work by laying of new HDPE pipeline of uncover area in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Beside of Joykrishnapur village and Joykrishnapur brick Bhata within Radhanagar W/S Scheme zone - ll under Bishnupur Sub - Division of Bankura Division, PHE Dte. sl no - 03</t>
   </si>
   <si>
     <t>VCH/002959/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/24</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82)Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
   </si>
   <si>
     <t>VCH/002831/2021-2022</t>
   </si>
   <si>
     <t>FHTC/9</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
-  </si>
-[...100 lines deleted...]
-    <t>624/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,749 +826,749 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>42.66</v>
+        <v>190.97</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.95</v>
+        <v>135.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>59.28</v>
+        <v>4.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.55</v>
+        <v>3.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.66</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.57</v>
+        <v>3.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>250.78</v>
+        <v>28.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>3.77</v>
+        <v>4.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>4.38</v>
+        <v>12.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>135.35</v>
+        <v>42.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I12" s="13"/>
-[...11 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>190.97</v>
+        <v>59.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>28.16</v>
+        <v>4.55</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I14" s="13"/>
-[...3 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.56</v>
+        <v>250.78</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>740.99</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>14.28</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>