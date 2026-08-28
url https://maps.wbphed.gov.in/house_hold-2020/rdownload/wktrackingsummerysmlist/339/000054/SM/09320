--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,273 +89,273 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Bankura - I, II &amp; Barjora Block (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 06 nos mousas (Tantkanali, Harialgora, Sa</t>
   </si>
   <si>
     <t>SM/09320</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No. of Mouza :- 06 nos, (Tantkanali, Salboni, Harialgora, Keshra, Jugsaha &amp; Shitaldihi), Total House Hold - 2035 nos.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000256/2021-2022</t>
+  </si>
+  <si>
+    <t>3164/BQA</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHATAIT</t>
+  </si>
+  <si>
     <t>SURVEY WORK of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No. of Mouza :- 06 nos, (Tantkanali, Harialgora, Keshra, Jugsaha, Salboni &amp; Shitaldihi), Total House Hold - 2035 nos.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000579/2021-2022</t>
   </si>
   <si>
     <t>66/BSD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone -O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Horialgora No.of Mouza :- 01 nos. junbedia( Ramkrishnapolly &amp; sushundanga) Total House Hold -60 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>606/BSD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone -OJ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Horialgora No.of Mouza :- 01 nos. junbedia (uttar arabindanagar &amp; Indrapasta) Total House Hold -50 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>603/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone -OJ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Horialgora No.of Mouza :- 01 nos. junbedia( Palashtala) Total House Hold -63 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2022-2023</t>
+  </si>
+  <si>
+    <t>610/BSD</t>
+  </si>
+  <si>
     <t>Laying extra HDPE Pipe Line to Cove Salboni mouza for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000661/2021-2022</t>
   </si>
   <si>
     <t>268/BSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone -OJ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Horialgora No.of Mouza :- 01 nos. junbedia( chattar Bekari goly) Total House Hold -70 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>608/BSD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line from Jagannathpur to Bankuradanga &amp; Muktapur Village to increase pressure in Bankuradanga Mouza &amp; MuktapurMouza for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>893/BQA</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>AMITAVA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone -OJ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Horialgora No.of Mouza :- 01 nos. junbedia (junbedia more) Total House Hold -60 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000335/2022-2023</t>
+  </si>
+  <si>
+    <t>601/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 01 no., (Saburbandh), Total House Hold - 428 nos.</t>
+  </si>
+  <si>
+    <t>VCH/002570/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/26</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>RUFIKUL MONDAL</t>
+  </si>
+  <si>
+    <t>VCH/000253/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline to increase pressure in Labdapara (265) &amp; Birkham (266) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-IIB (Hetiasol) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001427/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 01 ( Ratganj Madhav pur ), Total House Hold -154</t>
+  </si>
+  <si>
+    <t>VCH/002569/2021-2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover (Tantkanali, Harialgora, Keshra, Jugsha &amp; shitaldihi mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora zone - o under Bankura - l &amp; ll &amp; Barjora W/S Scheme (BRGF ph - I project) within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>VCH/003073/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/30</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 2 nos. i.e. Jamdoba-154 &amp; Ichharia-155 , Habitation's Name : Jamdoba, Roypara, Tantipara, Kalaberia &amp; Kalyanpur, Total House Hold - 140</t>
+  </si>
+  <si>
+    <t>VCH/002572/2021-2022</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>laying extra HDPE pipe line to cover Keshra mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora zone - o under Bankura - l &amp; ll &amp; Barjora W/S Scheme (BRGF ph - I project) within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte part - B</t>
   </si>
   <si>
     <t>VCH/003071/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/30</t>
-[...4 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kayma (215), Hatbari (216), Karbhanga (217), Bhadkunra (218), Asanjhor (219) &amp; Baragarra (289) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002573/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/26</t>
-[...4 lines deleted...]
-  <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>laying extra HDPE pipe line to cover Keshra mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora zone - o under Bankura - l &amp; ll &amp; Barjora W/S Scheme (BRGF ph - I project) within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte part - A.</t>
   </si>
   <si>
     <t>VCH/003072/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chakuporsol Zone- A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Majuria, No. of Mouza :- 02 nos. i.e. Chotobankadaha-148 and Bandrya- 150, Total House Hold - 534 ( Out of 703)</t>
   </si>
   <si>
     <t>VCH/002571/2021-2022</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
-  </si>
-[...142 lines deleted...]
-    <t>23/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,57 +902,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.68</v>
+        <v>101.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.26</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -961,1074 +961,1074 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.97</v>
+        <v>0.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>59.28</v>
+        <v>4.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>4.89</v>
+        <v>4.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>34.27</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>20.4</v>
+        <v>4.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>0.51</v>
+        <v>29.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.4</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>10.75</v>
+        <v>4.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>0.66</v>
+        <v>20.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>4.9</v>
+        <v>0.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>4.8</v>
+        <v>5.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I15" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>101.36</v>
+        <v>10.75</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="P16" s="4">
-        <v>29.71</v>
+        <v>4.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="P17" s="4">
-        <v>4.91</v>
+        <v>0.66</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P18" s="4">
-        <v>4.96</v>
+        <v>4.81</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P19" s="4">
-        <v>4.99</v>
+        <v>59.28</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I20" s="13"/>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P20" s="4">
-        <v>4.99</v>
+        <v>4.89</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>5.98</v>
+        <v>34.27</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>307.83</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>57.87</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>18.8</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>