--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,180 +110,180 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Birasimul, No. of Mouza :- 4 nos. i.e. Birasimul-70, Shakrul-71, Suripuskarini-72 &amp; Dhamur-73, Total House Hold - 1343</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000165/2021-2022</t>
   </si>
   <si>
     <t>2849/BQA</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-L (Dhankura) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-L (Dhankura) :- Ghagra (115), Garra (116), Bauripal (156), Kalabani (157), Katro (158), Huang Khana (160), Punshya (161), Sindriam (162), Kankri Jharna (172), Khejur Khanma (173), Chalkigara (174), Dhoba Kacha (175), Madankata (176), Dangarda (177), Jantadumur (178), Barikul (179) &amp; Lep-Am (180) Total Mouza:- 17 Nos. Total Household - 2137 Nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000078/2021-2022</t>
+  </si>
+  <si>
+    <t>2411/BQA</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>31/10/2021</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Relaying of MS rising main instead of DI rising main, damaged during widening of road (Birasimul-Sahaspur road) at Rol zone-B W/S Scheme of Indas BRGF under Bishnupur Sub-Division of Bankura Division P.H.E. Dte. (1st Part) (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000157/2022-2023</t>
+  </si>
+  <si>
+    <t>249/VSD</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Relaying of MS rising main instead of DI rising main, damaged during widening of road (Birasimul-Sahaspur road) at Rol zone-B W/S Scheme of Indas BRGF under Bishnupur Sub-Division of Bankura Division P.H.E. Dte. (2nd Part) (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>250/VSD</t>
+  </si>
+  <si>
     <t>Laying of extra UPVC pipeline to increase water pressure at Horakabaid mouza for rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SALMA ZONE -(I &amp;II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2022-2023</t>
   </si>
   <si>
     <t>471/BSD</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>21/06/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
-    <t>Relaying of MS rising main instead of DI rising main, damaged during widening of road (Birasimul-Sahaspur road) at Rol zone-B W/S Scheme of Indas BRGF under Bishnupur Sub-Division of Bankura Division P.H.E. Dte. (1st Part) (Sl. No. 01)</t>
-[...44 lines deleted...]
-    <t>ALOK ENTERPRISE</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 01 Ekteswar (Gogesh Pally), Total House Hold - 85 nos.</t>
+  </si>
+  <si>
+    <t>VCH/001492/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>MANOJ GHOSAL</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Atchala to Jaynagar Primary School to increase pressure to cover Jaynagar (47) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>VCH/001494/2022-2023</t>
+  </si>
+  <si>
+    <t>M/S. AMAL KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 01 nos mousa (Shyamdaspur), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II), No.of Mouza :- 01 no., (Shyamdaspur), Total House Hold - 1112 nos.</t>
+  </si>
+  <si>
+    <t>VCH/001497/2022-2023</t>
+  </si>
+  <si>
+    <t>BISWARUP BOSE</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of DHABAN (Zone - A) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Dhaban. No.of Mouza :- 04 no [Narasole, Taljhoria, Khabanigoparpur (Part), Jhikuria] Total House Hold- 359</t>
   </si>
   <si>
     <t>VCH/001496/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Laying HDPE pipeline to increase pressure in Madankata (176) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-L (Dhankura) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 04)</t>
   </si>
   <si>
     <t>VCH/001493/2022-2023</t>
   </si>
   <si>
-    <t>M/S. AMAL KUMAR SARKAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying HDPE pipeline to increase pressure in Rajadali (156) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>VCH/001495/2022-2023</t>
   </si>
   <si>
     <t>SUBHENDU BANERJEE</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 01 Ekteswar (Gogesh Pally), Total House Hold - 85 nos.</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Mamra (16), Baradhara (17), Kukrakhondar (18), Gilirpahari (19), Tushkutari (20) &amp; Hansapathar (21) mouzas under Parsola, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001498/2022-2023</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
-  </si>
-[...13 lines deleted...]
-    <t>BISWARUP BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,307 +869,307 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.94</v>
+        <v>135.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.23</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>3.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>135.35</v>
+        <v>4.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.55</v>
+        <v>4.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1182,51 +1182,51 @@
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>4.47</v>
+        <v>3.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1239,51 +1239,51 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>4.51</v>
+        <v>7.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1296,51 +1296,51 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>4.38</v>
+        <v>4.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1350,111 +1350,111 @@
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>20.15</v>
+        <v>4.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>3.77</v>
+        <v>4.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
@@ -1467,91 +1467,91 @@
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>7.84</v>
+        <v>20.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>286.35</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>29.39</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>