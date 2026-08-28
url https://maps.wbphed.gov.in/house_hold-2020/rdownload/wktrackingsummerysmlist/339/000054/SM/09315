--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 07 nos mousas (Garerban, Ekteswar (Part, 30%), Shyamdaspur, Bhadul, Bhutsahar, Bejg</t>
   </si>
   <si>
     <t>SM/09315</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos mousas (Garerban, Ekteswar (Part, 30%), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar, No.of Mouza :- 02 no., (Garerban, Ekteswar (Part, 30%), Total House Hold - 480 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000187/2021-2022</t>
+  </si>
+  <si>
+    <t>2988/BQA</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>25/12/2021</t>
+  </si>
+  <si>
+    <t>MAKALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 01 nos mousa (Sanabandh), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II), No.of Mouza :- 01 no., (Sanabandh) Total House Hold - 937 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2021-2022</t>
+  </si>
+  <si>
+    <t>2989/BQA</t>
+  </si>
+  <si>
+    <t>NEW STAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 03 nos mousa (Bhadul, Bhutsahar &amp; Bejgram) of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II), No.of Mouza :- 03 nos, (Bhadul, Bhutsahar &amp; Bejgram), Total House Hold - 1166 nos.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000127/2021-2022</t>
   </si>
   <si>
     <t>2792/BQA</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>ASOKE BHATTACHARYYA</t>
   </si>
   <si>
-    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos mousas (Garerban, Ekteswar (Part, 30%), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar, No.of Mouza :- 02 no., (Garerban, Ekteswar (Part, 30%), Total House Hold - 480 nos.</t>
-[...26 lines deleted...]
-    <t>NEW STAR CONSTRUCTION</t>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 01 nos mousa (Shyamdaspur), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II), No.of Mouza :- 01 no., (Shyamdaspur), Total House Hold - 1112 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2021-2022</t>
+  </si>
+  <si>
+    <t>2791/BQA</t>
+  </si>
+  <si>
+    <t>BISWARUP BOSE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2021-2022</t>
+  </si>
+  <si>
+    <t>2816/BQA</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>SURVEY WORK of Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II) No.of Mouza :- 07 nos, (Ekteswar Garerbon , Shyamdaspur, Bhadul, Bhutsahar, Bejagram, Sanabandh) , Total House Hold - 3695 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000920/2021-2022</t>
+  </si>
+  <si>
+    <t>64/BSD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line from Jagannathpur to Bankuradanga &amp; Muktapur Village to increase pressure in Bankuradanga Mouza &amp; MuktapurMouza for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>893/BQA</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>AMITAVA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line from Chatarkanali OHR site to Bahadurpur,to increase presure in Bahadurpur &amp; Bagrakonda mouzas for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ARJUNPUR (ZONE-N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2021-2022</t>
+  </si>
+  <si>
+    <t>511/BQA</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>09/04/2022</t>
+  </si>
+  <si>
+    <t>SOUMITRA BOSE</t>
+  </si>
+  <si>
+    <t>VCH/000252/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 07 nos mousas (Garerban, Ekteswar (Part, 30%), Shyamdaspur, Bhadul, Bhutsahar, Bejgram &amp; Sanbandha) of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002388/2021-2022</t>
   </si>
   <si>
     <t>FHTC/21</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>VCH/002845/2021-2022</t>
   </si>
   <si>
     <t>FHTC/14</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
-    <t>SURVEY WORK of Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar (II) No.of Mouza :- 07 nos, (Ekteswar Garerbon , Shyamdaspur, Bhadul, Bhutsahar, Bejagram, Sanabandh) , Total House Hold - 3695 nos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying Extra UPVC Pipe Line for Shyamdaspur to Cover Shyamdaspur mouzas for construction and commissioning of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) OHR under Ekteswar and its adjoining mouzas W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000372/2022-2023</t>
   </si>
   <si>
     <t>49/BQA</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
-    <t>BISWARUP BOSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying Extra UPVC Pipe Line for Shyamdaspur to Cover Shyamdaspur mouzas for construction and commissioning of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) OHR under Ekteswar and its adjoining mouzas W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/000373/2022-2023</t>
   </si>
   <si>
     <t>50/BQA</t>
-  </si>
-[...70 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,51 +871,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>58.88</v>
+        <v>21.48</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -923,749 +923,749 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.48</v>
+        <v>45.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>45.11</v>
+        <v>58.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.31</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>105</v>
+        <v>52.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.63</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>11.59</v>
+        <v>3.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>0.99</v>
+        <v>1.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>4.94</v>
+        <v>29.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.36</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>4.98</v>
+        <v>23.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.4</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>1.23</v>
+        <v>0.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>52.83</v>
+        <v>105</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
-        <v>23.15</v>
+        <v>11.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>29.71</v>
+        <v>4.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="P15" s="4">
-        <v>3.98</v>
+        <v>4.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>363.88</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>106.44</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>29.25</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>