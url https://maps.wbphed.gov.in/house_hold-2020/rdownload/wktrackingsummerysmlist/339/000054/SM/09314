--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,267 +110,267 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 01 no., (Saburbandh), Total House Hold - 428 nos.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000157/2021-2022</t>
   </si>
   <si>
     <t>2836/BQA</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>RUFIKUL MONDAL</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:- 05 nos, (Rajpara, keshar kundi, krishnapur, Digit, Salbeda), Total House Hold - 340 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2021-2022</t>
+  </si>
+  <si>
+    <t>2837/BQA</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora . Name of OHR- Saburbadh . Name of Mouza:-- 01 no., (Tetularakh), Total House Hold - 348 nos.</t>
   </si>
   <si>
     <t>ORD/000190/2021-2022</t>
   </si>
   <si>
     <t>2991/BQA</t>
   </si>
   <si>
     <t>25/11/2021</t>
   </si>
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>N H ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 02 no., (Shirpurnama, Baiarampur), Total House Hold - 1059 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000178/2021-2022</t>
+  </si>
+  <si>
+    <t>2908/BQA</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>DAS &amp; CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Digit mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>466/BSD</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Saburbandh W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Saburbandh No. of Mouza :- 01 nos Saburbandh (Part), Total House Hold- 40 nos.</t>
   </si>
   <si>
     <t>ORD/000474/2021-2022</t>
   </si>
   <si>
     <t>207/BSD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
-    <t>Laying extra UPVC pipe line to cover Digit mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
-[...14 lines deleted...]
-    <t>TAPAN KUMAR UPADHYAY</t>
+    <t>Laying extra UPVC pipe line to cover Krishnapur &amp; Salbeda mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/000128/2022-2023</t>
+  </si>
+  <si>
+    <t>468/BSD</t>
+  </si>
+  <si>
+    <t>Repairing &amp; relaying of UPVC Pipeline at Chatarkanali, Banspitali, Sirpuranama &amp; tentularakha of Saburbandh Water Supply Scheme under Bankura Sadar Sub-Division, of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>540/BSD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>BROTIN UPADHYAY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Saburbandh W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Saburbandh No.of Mouza :- 01 nos Saburbandh Total House Hold- 12 nos.</t>
   </si>
   <si>
     <t>ORD/000263/2022-2023</t>
   </si>
   <si>
     <t>605/BSD</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>MOHAMMAD HASAN KHAN</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:- 05 nos, (Rajpara, keshar kundi, krishnapur, Digit, Salbeda), Total House Hold - 340 nos.</t>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 11 nos, (Shirpurnama, Baiarampur, Digit, Salbeda, Tetularakh, Saburbandh, Keshar Kundi, Rajpara, Krishnapur, Iswada, Narayanpur), Total House Hold - 2464 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000878/2021-2022</t>
+  </si>
+  <si>
+    <t>67/BSD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Laying Extra HDPE Pipe Line from keshar kundi to Rajpura village to increase water pressure for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000503/2022-2023</t>
+  </si>
+  <si>
+    <t>613/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Dighit &amp; Salbeda mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>467/BSD</t>
+  </si>
+  <si>
+    <t>Laying Extra HDPE Pipe Line to Cover Rajpara, keshar kundi mouza &amp; Dismantling, reconstruction of concrete for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000504/2022-2023</t>
+  </si>
+  <si>
+    <t>611/BSD</t>
+  </si>
+  <si>
+    <t>Laying Extra HDPE Pipe Line from Saburbandh pump house to keshar kundi village to increase water pressure for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000663/2022-2023</t>
+  </si>
+  <si>
+    <t>612/BSD</t>
+  </si>
+  <si>
+    <t>M/S S.M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of HAPANIA (Zone - D) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Hapania, No.of Mouza :- 07 (Siulibona, Metyala, Khayerbani, Patharghata, Hapania, Goyaldanga, Bagdiha) Total House Hold - 1131</t>
+  </si>
+  <si>
+    <t>VCH/002726/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/3</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>VCH/000214/2022-2023</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>Laying extra UPVC pipeline to cover Tetularakh mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000654/2022-2023</t>
   </si>
   <si>
     <t>FHTC/21</t>
   </si>
   <si>
     <t>21/07/2022</t>
-  </si>
-[...124 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -967,981 +967,981 @@
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>16.12</v>
+        <v>16.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.73</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.51</v>
+        <v>16.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.54</v>
+        <v>44.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>38.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.84</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="P7" s="4">
-        <v>4.52</v>
+        <v>4.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>7.59</v>
+        <v>3.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.74</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P9" s="4">
-        <v>4.03</v>
+        <v>3.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>47.08</v>
+        <v>4.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>16.4</v>
+        <v>4.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.14</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>3.55</v>
+        <v>0.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.22</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="P13" s="4">
-        <v>3.83</v>
+        <v>3.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="P14" s="4">
-        <v>4.08</v>
+        <v>3.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="P15" s="4">
-        <v>3.39</v>
+        <v>4.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>4.97</v>
+        <v>4.99</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>4.99</v>
+        <v>47.08</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="P18" s="4">
-        <v>44.89</v>
+        <v>7.59</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="P19" s="4">
-        <v>0.82</v>
+        <v>4.03</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>194.7</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>49.42</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>