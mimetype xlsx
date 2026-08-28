--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 13 nos. Mouzas, (( Basudevpur (Uttar) , Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- III) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-III). No.of Mouza :- 13 nos (Basudevpur (Uttar), Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi), Total House Hold - 2821 nos.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000395/2021-2022</t>
   </si>
   <si>
     <t>206/BQA</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>02/04/2022</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
+    <t>Laying extra HDPE pipe lineto cover Dhanara (36 ) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A sl no - 04</t>
+  </si>
+  <si>
+    <t>VCH/002835/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/9</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe, 15 mm NB PVC (schedule 80) / 20 mm OD HDPE (PE100, Pn16) pipe to cover Routara mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f Routara (Zone - A) under Saltora- Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003020/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/28</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC pipe line to cover sanpura &amp; Kalipahari mouza &amp; Dismantling &amp; reconstruction of concrete of Saburbandh mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Jorehira ( zone - B) under Chhatna block of Saltora -chhatna water supply scheme (BRGF ph - l project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 17</t>
+  </si>
+  <si>
+    <t>VCH/002825/2021-2022</t>
+  </si>
+  <si>
+    <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe lineto cover Ramdungri (35 ) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - B sl no - 03</t>
+  </si>
+  <si>
+    <t>VCH/002836/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 04 ( Vidyadharpur, Cherabasta, Aina gobindapur &amp; Mukundapur.) Total House Hold - 604</t>
+  </si>
+  <si>
+    <t>VCH/002745/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/3</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to cover Lutia (47) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002822/2021-2022</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe lineto cover Ramdungri (35 ) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A sl no - 02</t>
+  </si>
+  <si>
+    <t>VCH/002837/2021-2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Chatarkanali, No.of Mouza :- 01 , Narrah(PART), Total House Hold - 528.'</t>
   </si>
   <si>
     <t>VCH/002824/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/9</t>
-[...4 lines deleted...]
-  <si>
     <t>J. D. J. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Maulakanda (129), Rambandh (130), Ghagra (131), Runiara (132), Rangamatia (133), Madhupur (134) &amp; Bhedua (181) mouzas under Baricha, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 7 Nos. Total Household:- 882 Nos.</t>
   </si>
   <si>
     <t>VCH/002808/2021-2022</t>
   </si>
   <si>
     <t>FHTC/5</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>VCH/003101/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/28</t>
-[...4 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipe lineto cover Bagdubi (56 ) Palash Bani (57) budh Khila (60) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 21</t>
   </si>
   <si>
     <t>VCH/002834/2021-2022</t>
   </si>
   <si>
-    <t>GOPAL CHANDRA CHOWDHURY</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying extra UPVC pipe line to cover Bamni (42) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002823/2021-2022</t>
   </si>
   <si>
-    <t>PARTHA PRATIM CHHATAIT</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipe lineto cover Burisol (39 ) &amp; Mahespur (52) Deuli (53) &amp; Chirkunkanali (54) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 17</t>
   </si>
   <si>
     <t>VCH/002833/2021-2022</t>
-  </si>
-[...40 lines deleted...]
-    <t>VCH/002836/2021-2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -875,51 +875,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>4.61</v>
+        <v>4.62</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -932,108 +932,108 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>51.48</v>
+        <v>4.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>151.09</v>
+        <v>4.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1043,396 +1043,396 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>4.79</v>
+        <v>4.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>4.89</v>
+        <v>116.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>4.62</v>
+        <v>4.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="P10" s="4">
-        <v>3.41</v>
+        <v>4.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>4.98</v>
+        <v>4.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>4.27</v>
+        <v>51.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>116.51</v>
+        <v>151.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
@@ -1442,54 +1442,54 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="P14" s="4">
-        <v>4.36</v>
+        <v>4.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
@@ -1499,54 +1499,54 @@
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P15" s="4">
-        <v>4.55</v>
+        <v>3.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1556,54 +1556,54 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="P16" s="4">
-        <v>4.62</v>
+        <v>4.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>