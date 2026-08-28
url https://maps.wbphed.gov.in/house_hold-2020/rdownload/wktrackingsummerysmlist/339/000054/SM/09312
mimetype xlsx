--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,306 +89,306 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas (Tikargram, Kishoripur, Patharajuri, Gokulmathura, Joysinghapur, Paharpur) of BARJORA Water Sup</t>
   </si>
   <si>
     <t>SM/09312</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas, (Tikargram, Kishoripur, Patharajuri, Gokulmathura, Joysinghapur, Paharpur) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-IA). No.of Mouza :-06 (Tikargram , Kishoripur, Patharajuri , Gokulmathura, Joysinghapur, Paharpur ,) Total House Hold - 2158</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000259/2021-2022</t>
+  </si>
+  <si>
+    <t>3168/BQA</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 03 (Dakaisini, Bansol, Dhwajmonipur (PART-B)), Total House Hold -120 ( Sl .No.- 6 )</t>
+  </si>
+  <si>
+    <t>VCH/002740/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/4</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to cover Lutia (47) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002822/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/9</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Chandar Bardgan Para (Part- B), Total House Hold - 50.</t>
+  </si>
+  <si>
+    <t>VCH/002744/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; reconstruction of concrete of Saburbandh mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002818/2021-2022</t>
+  </si>
+  <si>
+    <t>RUFIKUL MONDAL</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe lineto cover Atasole (61 ) &amp; Tamakhun (62) susnigeria (77) &amp; Bikramdihi mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 12</t>
+  </si>
+  <si>
+    <t>VCH/002832/2021-2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82)Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
   </si>
   <si>
     <t>VCH/002831/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/9</t>
-[...5 lines deleted...]
-    <t>GOPAL CHANDRA CHOWDHURY</t>
+    <t>Laying extra HDPE pipe line to cover Bhedua (46) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - B</t>
+  </si>
+  <si>
+    <t>VCH/002821/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Manjumara (Part-B), Total House Hold -130</t>
+  </si>
+  <si>
+    <t>VCH/002734/2021-2022</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>laying Extra UPVC pipeline to cover Tirsulia (66) Barkania (69) &amp; Jamdahara ( 71) mouza for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by retrofitting Zone-B (Tilaboni) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh , Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002751/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/4</t>
-[...4 lines deleted...]
-  <si>
     <t>SANJOY PATRA</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 03, Gouripur,Bonkati( part) &amp; Ladadih (part ). Total House Hold - 396</t>
+  </si>
+  <si>
+    <t>VCH/002742/2021-2022</t>
+  </si>
+  <si>
+    <t>SOUMITRA BOSE</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KUSTORA (Zone - W) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Kushtora. No.of Mouza :- 06 ( Kustora, Nekragori , Gangtara, Bhalukbasa, Hrtyasol &amp; Patharkata ). Total House Hold - 819</t>
   </si>
   <si>
     <t>VCH/002755/2021-2022</t>
   </si>
   <si>
     <t>SABIR ALI KHAN</t>
   </si>
   <si>
-    <t>Laying extra HDPE pipe line to cover Bhedua (46) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - B</t>
-[...23 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Dhwajmonipur (PART-A) , Total House Hold -123 ( Sl .No.- 05)</t>
+  </si>
+  <si>
+    <t>VCH/002739/2021-2022</t>
   </si>
   <si>
     <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 04 nos (Kulpat Bonkati, Gourangadihi, Kesia &amp; Ladadih (Part ). Total House Hold - 396'</t>
   </si>
   <si>
     <t>VCH/002743/2021-2022</t>
   </si>
   <si>
     <t>BISWARUP BOSE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 , Khandari ( PART-D) , Total House Hold -118 ( Sl .No.- 04 )</t>
   </si>
   <si>
     <t>VCH/002737/2021-2022</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Dhwajmonipur (PART-A) , Total House Hold -123 ( Sl .No.- 05)</t>
-[...5 lines deleted...]
-    <t>ASHOKE KUMAR DEY</t>
+    <t>Laying extra HDPE pipe line to cover Bhedua (46) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A</t>
+  </si>
+  <si>
+    <t>VCH/002820/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhengasole W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Dhengasole, No. of Mouza :- 05 nos. i.e. Dadasbari- 98, Jharia- 122, Bankati-123, Baraamlai-124 &amp; Pedda-125, Total House Hold - 638</t>
   </si>
   <si>
     <t>VCH/002754/2021-2022</t>
   </si>
   <si>
     <t>BRINDABAN KONAR</t>
   </si>
   <si>
-    <t>Laying extra HDPE pipe line to cover Bhedua (46) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- C (Biradihi) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Hirbandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A</t>
-[...2 lines deleted...]
-    <t>VCH/002820/2021-2022</t>
+    <t>laying extra HDPE work to Sarari village under Barjora water supply scheme (including left out BRGF ph - l ) under BRGF ph - l within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Sl no - 04 zone - lll Jal Swapna &amp; Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>VCH/003107/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/30</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 02 Manjumara (Part-C),Monoharbati, Total House Hold -116</t>
   </si>
   <si>
     <t>VCH/002738/2021-2022</t>
   </si>
   <si>
-    <t>laying extra HDPE work to Sarari village under Barjora water supply scheme (including left out BRGF ph - l ) under BRGF ph - l within Barjora block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Sl no - 04 zone - lll Jal Swapna &amp; Jal Jeevan Mission Programme</t>
-[...13 lines deleted...]
-  <si>
     <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas ((Tikargram , Kishoripur, Patharajuri , Gokulmathura, Joysinghapur, Paharpur ) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-IA), No. of Mouza :-06 nos, (Tikargram, Kishoripur, Patharajuri, Gokulmathura, Joysinghapur, Paharpur), Total House Hold - 2158 nos.</t>
   </si>
   <si>
     <t>VCH/000249/2022-2023</t>
   </si>
   <si>
     <t>FHTC/12</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Laying Extra UPVC pipe line to cover Birkham (110) mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of zone - P (Nachna) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) at Block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A Sl no - 06</t>
+  </si>
+  <si>
+    <t>VCH/002816/2021-2022</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC pipe line to cover Birkham (110) mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of zone - P (Nachna) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) at Block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - B Sl no - 07</t>
+  </si>
+  <si>
+    <t>VCH/002817/2021-2022</t>
+  </si>
+  <si>
     <t>Laying extra UPVC Pipe line to cover Hatjor mouza for construction and commissioning of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILNA (Zone- E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002741/2021-2022</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Laying extra HDPE pipe lineto cover Chingra (292) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Gargarya Zone-B and its mouzas under Sarenga water supply scheme (BRGF Ph-I) at Block- Sarenga , Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002752/2021-2022</t>
   </si>
   <si>
     <t>Laying extra HDPE pipe lineto cover Chhotagarra (288) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Gargarya Zone-B and its mouzas under Sarenga water supply scheme (BRGF Ph-I) at Block- Sarenga , Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002753/2021-2022</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 , Khandari ( PART-C) , Total House Hold -118 ( Sl .No.- 03 )</t>
+  </si>
+  <si>
+    <t>VCH/002736/2021-2022</t>
+  </si>
+  <si>
     <t>Laying extra HDPE pipe lineto cover Burisol (39 ) &amp; Mahespur (52) Deuli (53) &amp; Chirkunkanali (54) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 17</t>
   </si>
   <si>
     <t>VCH/002833/2021-2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 , Khandari ( PART-C) , Total House Hold -118 ( Sl .No.- 03 )</t>
-[...31 lines deleted...]
-  <si>
     <t>Laying extra UPVC pipe to cover Saburbandh mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 08</t>
   </si>
   <si>
     <t>VCH/002819/2021-2022</t>
-  </si>
-[...43 lines deleted...]
-    <t>GOPAL CHANDRA CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,1649 +916,1649 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>250.78</v>
+        <v>127.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.27</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>2.98</v>
+        <v>1.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>18.43</v>
+        <v>4.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>4.57</v>
+        <v>4.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>2.82</v>
+        <v>4.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>0.88</v>
+        <v>4.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>3.52</v>
+        <v>250.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="P10" s="4">
-        <v>1.12</v>
+        <v>4.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>1.41</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>41.76</v>
+        <v>2.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>4.75</v>
+        <v>2.82</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>18.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="P15" s="4">
-        <v>4.21</v>
+        <v>1.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.34</v>
+        <v>3.52</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>2.18</v>
+        <v>1.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="P18" s="4">
-        <v>4.96</v>
+        <v>4.75</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>4.97</v>
+        <v>41.76</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="P20" s="4">
-        <v>4.98</v>
+        <v>4.21</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="P21" s="4">
-        <v>0.82</v>
+        <v>0.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P22" s="4">
-        <v>3.44</v>
+        <v>0.34</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="P23" s="4">
-        <v>2.93</v>
+        <v>3.44</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="P24" s="4">
-        <v>4.36</v>
+        <v>2.93</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="P25" s="4">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="P26" s="4">
-        <v>4.98</v>
+        <v>4.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="P27" s="4">
-        <v>4.47</v>
+        <v>4.97</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="P28" s="4">
-        <v>4.93</v>
+        <v>0.82</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P29" s="4">
-        <v>4.49</v>
+        <v>4.98</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I30" s="13"/>
-      <c r="J30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="P30" s="4">
-        <v>127.31</v>
+        <v>4.98</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>514.91</v>
       </c>
       <c r="P31" s="8">
-        <v>0</v>
+        <v>41.08</v>
       </c>
       <c r="Q31" s="8">
-        <v>0</v>
+        <v>7.98</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>