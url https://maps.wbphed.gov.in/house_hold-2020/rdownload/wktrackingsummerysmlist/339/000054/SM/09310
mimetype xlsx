--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos mousas (Ekteswar (Part, 70%) &amp; Sankarhati) of pipe water supply scheme for E</t>
   </si>
   <si>
     <t>SM/09310</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - I) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 02 (Ekteswar (PART ) &amp; Sankardihi. Total House Hold - 452 nos.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000143/2021-2022</t>
+  </si>
+  <si>
+    <t>2808/BQA</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>12/12/2021</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - I) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 01 no., (Ekteswar (PART), Total House Hold - 120 nos.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000480/2021-2022</t>
   </si>
   <si>
     <t>254/BSD</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
-    <t>GOUTAM BHOWMIK</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 01 Ekteswar (Gogesh Pally), Total House Hold - 85 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000498/2021-2022</t>
+  </si>
+  <si>
+    <t>256/BSD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>MANOJ GHOSAL</t>
+  </si>
+  <si>
+    <t>Repair &amp; renovation of chokage pipe line including supply &amp; Installation of Valve etc. of Ekteswar and its adjoining mouzas W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000748/2022-2023</t>
+  </si>
+  <si>
+    <t>604/BSD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>MANAS DEY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01( Gosainpur ), Total House Hold - 127</t>
   </si>
   <si>
     <t>VCH/002747/2021-2022</t>
   </si>
   <si>
     <t>FHTC/3</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haroka, No.of Mouza :- 2 nos, (Latulia, Lechara) , Total House Hold - 233</t>
   </si>
   <si>
     <t>VCH/002728/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 01 nos, (Roybandh), Total House Hold - 168.'</t>
   </si>
   <si>
     <t>VCH/002748/2021-2022</t>
   </si>
   <si>
     <t>PRANABANANDA TEWARI</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 2 ( Kaleberia,Saragara ), Total House Hold -163</t>
   </si>
   <si>
     <t>VCH/002746/2021-2022</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur, Harinagara, Raghunathpur, Bamandihi, Kamla,Krishnanagar , Bhairabpur (Paschim)) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR - No (Direct supply), No.of Mouza :- 01 no., (Bhairabpur (Paschim), Total House Hold -367 nos</t>
+  </si>
+  <si>
+    <t>VCH/002729/2021-2022</t>
+  </si>
+  <si>
+    <t>laying Extra UPVC pipeline to cover Koshunda mouza for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kanchanpur (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no work - 08</t>
+  </si>
+  <si>
+    <t>VCH/002730/2021-2022</t>
+  </si>
+  <si>
+    <t>ASHISH KUMAR SAMANTA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KUSTORA (Zone - W) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Kushtora. No.of Mouza :- 02 ( Kasibediya (PART) &amp; Chingra.) Total House Hold -398</t>
   </si>
   <si>
     <t>VCH/002727/2021-2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 10 nos. Mouzas (Ronalejora, Shyampur, Bhagabanpur, Bilmalpur, Harinagara, Raghunathpur, Bamandihi, Kamla,Krishnanagar , Bhairabpur (Paschim)) of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IB) Block -Barjora, Name of OHR - No (Direct supply), No.of Mouza :- 01 no., (Bhairabpur (Paschim), Total House Hold -367 nos</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Pukhuria (10) mouzas under Parsola, Zone-B by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002830/2021-2022</t>
   </si>
   <si>
     <t>FHTC/9</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82)Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
   </si>
   <si>
     <t>VCH/002831/2021-2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
-  </si>
-[...49 lines deleted...]
-    <t>MANOJ GHOSAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -833,743 +833,743 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>20.52</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>4.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>5.1</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>1.49</v>
+        <v>4.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.16</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>2.97</v>
+        <v>5.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>21.6</v>
+        <v>1.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>2.77</v>
+        <v>1.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>13.34</v>
+        <v>21.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>250.78</v>
+        <v>2.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>4.9</v>
+        <v>2.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I14" s="13"/>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="P14" s="4">
-        <v>20.52</v>
+        <v>13.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="M15" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>4.99</v>
+        <v>250.78</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>