--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,171 +110,171 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :-01(Kuldiha ), Total House Hold -233</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000504/2020-2021</t>
   </si>
   <si>
     <t>856/BQA</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>27/03/2021</t>
   </si>
   <si>
     <t>TAPAS PAL</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :-02( Napra(Part-B) , Bagulia ), Total House Hold -323</t>
+  </si>
+  <si>
+    <t>ORD/000462/2020-2021</t>
+  </si>
+  <si>
+    <t>858/BQA</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Parallel pipe laying of HDPE pipe from Pinguri Village Hunuman mondir to Khatal Bagan Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara (Zone -A)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2022-2023</t>
+  </si>
+  <si>
+    <t>554/BSD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>28/08/2022</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Parallel pipe laying of HDPE pipe from Khatal Bagan Village to Kuldiha ground for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara (Zone -A)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000316/2022-2023</t>
   </si>
   <si>
     <t>555/BSD</t>
   </si>
   <si>
-    <t>29/07/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
+    <t>Supplying laying fitting fixing of HDPE pipe line connection from Hindur danga village Main road to Baguli ,Lohara boni &amp; Molboni village ( under Baguli Mouza ) for Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2022-2023</t>
+  </si>
+  <si>
+    <t>620/BSD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR DEY</t>
+  </si>
+  <si>
     <t>Parallel pipe laying of HDPE pipe from Kuldiha ground to Kuldiha Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Maliara (Zone -A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2022-2023</t>
   </si>
   <si>
     <t>556/BSD</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Heyatnagar, No. of Mouza :- 8 nos. i.e. Srikara-31, Padua-11, Adpara Kumrul-12, Sripur-26, Heyatnagar-27, Maheshpur-28, Meral-29 &amp; Chakmeral-30, Total House Hold - 2465</t>
+  </si>
+  <si>
+    <t>VCH/002445/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/18</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SALMA ZONE - I W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Salma zone -I, Name of Mouza:-- 2 no., (Barasali, Kukirakur), Total House Hold - 332 nos.</t>
   </si>
   <si>
     <t>VCH/002827/2021-2022</t>
   </si>
   <si>
     <t>FHTC/9</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>TAPAS KUMBHAKAR</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Pukhuria (10) mouzas under Parsola, Zone-B by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002830/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
     <t>Laying Extra UPVC pipe line to cover Barasali, Kukurakur mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Salma zone - l water supply scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 17</t>
   </si>
   <si>
     <t>VCH/002828/2021-2022</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Pukhuria (10) mouzas under Parsola, Zone-B by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Amrul, No. of Mouza :- 10 nos. i.e. Gangabati-32, Maurui-33, Bhagabanbati-34, Nunduri-35, Bajitpur-36, Bangalchwak-37, Keneti-50, Panchkona-51, Amrul-52 &amp; Abdulpur-53, Total House Hold - 2627</t>
   </si>
   <si>
     <t>VCH/002441/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/18</t>
-[...4 lines deleted...]
-  <si>
     <t>KHAN ENTERPRISE</t>
-  </si>
-[...49 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,621 +871,621 @@
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.94</v>
+        <v>27.85</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>3.72</v>
+        <v>4.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>16.02</v>
+        <v>4.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>3.83</v>
+        <v>4.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>13.34</v>
+        <v>3.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>145.4</v>
+        <v>140.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>140.85</v>
+        <v>16.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>27.85</v>
+        <v>13.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I12" s="13"/>
-[...3 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.86</v>
+        <v>3.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>4.94</v>
+        <v>145.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>385.38</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>8.63</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>