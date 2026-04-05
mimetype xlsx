--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 02 nos. i.e. (Khosbag-13 &amp; Ausnara-24), Total House Hold - 1094 (Part-C)</t>
   </si>
   <si>
     <t>VCH/001453/2022-2023</t>
   </si>
   <si>
     <t>M/S K.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of extra UPVC pipe from Bhaghucha to Chuaberia to increase water pressure for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SALMA ZONE -(I &amp;II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001537/2022-2023</t>
   </si>
   <si>
     <t>FHTC/19</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ and laying of HDPE pipeline under Pathardoba, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza- Sonakanda, Tapubaid &amp; Jirabaid</t>
+  </si>
+  <si>
+    <t>ORD/000698/2023-2024</t>
+  </si>
+  <si>
+    <t>2666/BQA</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1303,87 +1321,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>4.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>43.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>85</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>563.74</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>