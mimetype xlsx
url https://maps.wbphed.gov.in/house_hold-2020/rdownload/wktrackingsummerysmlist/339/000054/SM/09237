--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -904,54 +904,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>1.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1079,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>482.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>160.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.31</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1368,88 +1368,88 @@
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>43.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>71.79</v>
       </c>
       <c r="S12" s="4">
         <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>563.74</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>193.51</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>34.33</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>