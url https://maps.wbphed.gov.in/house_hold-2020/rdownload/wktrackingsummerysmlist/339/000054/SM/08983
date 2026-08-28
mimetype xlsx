--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Surface Water based piped water supply scheme for Sanabad, Kargahir and adjoining mouzas (JJM REVISION)</t>
   </si>
   <si>
     <t>SM/08983</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 450m3 capacity RCC OHR based on Departmental Design [ref Drawing No. ¿ PC ¿ 1 / OHR / 4 / 2012 Rev. No. ¿ 1 (Sheet 1 &amp; 2)] with 20.00 mtr. Staging height including foundation, pipe line connection and cost of pipes, specials etc. and allied works for Augmentation of Surface Based Piped W/S Scheme for SANABUNDH, KARGAHIR and Adjoining Mouzas (JJM Revision) under Bankura Division, PHE Dte. (Part ¿ A) and Distribution System with FHTC for the Augmentation of Piped Water Supply Scheme for Augmentation of Surface Water Based Piped W/S Scheme for ¿SANABUNDH, KARGAHIR¿ and Adjoining Mouzas (JJM Revision) under Bankura Division, PHE Dte. (Part ¿ B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>1178/BQA</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 450 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Sanabundh and Kargahir and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000873/2022-2023</t>
   </si>
   <si>
     <t>360/BSD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>SHINE ENGINEERING CONSULTANT</t>
   </si>
   <si>
+    <t>Creation of Balance 'FHTC' &amp; construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Surface Water Based Piped W/S Scheme for SANABUNDH, KARGAHIR and Adjoining Mouzas (JJM Revision) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>1350/BQA</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface water based piped water supply scheme for Sanabundh, Kargahir and Adjoining Mouzas (JJM Revision) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2355/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation od surface water based piped water supply scheme for Sanband, Kargahir and adjoining mouza under Bankura Mechanical Division PHE Dte Block-Bankura-I Dist -Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>1015/BMD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...61 lines deleted...]
-    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,467 +768,467 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.85</v>
+        <v>395.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>355.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.97</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.92</v>
+        <v>1.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>1.5</v>
+        <v>72.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.57</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>395.61</v>
+        <v>102.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>72.42</v>
+        <v>43.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>34.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.38</v>
       </c>
       <c r="S7" s="4">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>102.5</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>43.65</v>
+        <v>1.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>618.44</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>433.41</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>70.08</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>