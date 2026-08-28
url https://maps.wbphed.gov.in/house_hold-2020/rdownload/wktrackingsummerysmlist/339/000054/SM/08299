--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Rol Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 06 nos. mouzas (Gopalpur-76, Chakrabia-77, Kharra-78, Arapur-7</t>
   </si>
   <si>
     <t>SM/08299</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no.49 Block - Indas, Name of OHR - Birashimul, No. of Mouza :- 04 nos. i.e. Chakrabia-77,Arapur-79,Banberia- 80 &amp; Petan 81 , Total House Hold - 537 (537 out of 1112)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000113/2021-2022</t>
+  </si>
+  <si>
+    <t>2691/BQA</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>I.R.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no.49 Block - Indas, Name of OHR - Birashimul, No. of Mouza :- 02 nos. i.e. Gopalpur-76 &amp; Kharra -78 , Total House Hold - 575 (575 out of 1112)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2021-2022</t>
   </si>
   <si>
     <t>2529/BQA</t>
   </si>
   <si>
     <t>23/09/2021</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
+    <t>Extra HDPE pipe line to cover Mukundrapur village of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002616/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kalipur (Zone- C) under Chatna Block of Saltora - Chatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Kalipur (Zone - C) . No.of Mouza :- 03 ( Nangla, Gidhuria, Majdihi) Total House Hold -436</t>
+  </si>
+  <si>
+    <t>VCH/002609/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No. of Mouza :- 01 no., (Radhakantapur), Total House Hold - 463 nos</t>
   </si>
   <si>
     <t>VCH/002799/2021-2022</t>
   </si>
   <si>
     <t>FHTC/5</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>GANESH ROY</t>
   </si>
   <si>
     <t>extra HDPE pipe line from Mukuti Village Tematha more to Jorjhal Roypara of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 02 (Jorshal, Kushma),</t>
   </si>
   <si>
     <t>VCH/002619/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/24</t>
-[...7 lines deleted...]
-  <si>
     <t>Extra HDPE pipe line t to cover Valai Bhagan Village of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002613/2021-2022</t>
-  </si>
-[...34 lines deleted...]
-    <t>I.R.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,457 +750,457 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>42.21</v>
+        <v>35.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>26.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>26.6</v>
+        <v>42.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.97</v>
+        <v>4.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>3.72</v>
+        <v>14.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>14.34</v>
+        <v>26.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>4.68</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>35.96</v>
+        <v>3.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>132.47</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>26.65</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>20.12</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>