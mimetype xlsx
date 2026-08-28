--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Betanal Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 04 nos. mouzas (Mamudpur-124, Barabaikunthapur-125, Habish</t>
   </si>
   <si>
     <t>SM/08294</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no. 43 Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 02 nos. i.e. Mamudpur-124 &amp; Bagalpur-128 , Total House Hold - 304 (304 out 549)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000089/2021-2022</t>
+  </si>
+  <si>
+    <t>2527/BQA</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>23/10/2021</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no. 43 Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 02 nos. i.e. Barabaikunthapur-125 &amp; Habispur-127 , Total House Hold - 245 (245 out of 549)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000091/2021-2022</t>
   </si>
   <si>
     <t>2528/BQA</t>
   </si>
   <si>
-    <t>23/09/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no. 43 Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 02 nos. i.e. Mamudpur-124 &amp; Bagalpur-128 , Total House Hold - 304 (304 out 549)</t>
-[...10 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Betanal (Zone-B) W/S Scheme (BRGF phase-I project) for 02 nos. mouzas (Mamudpur - 124 &amp; Bagalpur - 128) of left out householed 76 nos. within Indas Block under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Dighalgram, No. of Mouza :- 2 nos. i.e. Mamudpur - 124 &amp; Bagalpur - 128, Total House Hold - 76 (left out)</t>
   </si>
   <si>
     <t>ORD/000473/2021-2022</t>
   </si>
   <si>
     <t>43/VSD</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - SAULIA (Zone - G) . No.of Mouza :- 03 (Cahndanpur, Swargabati, Gopinathpur), Total House Hold -456</t>
+  </si>
+  <si>
+    <t>VCH/002338/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/25</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara- 24 ( 455 out of 714), Total House Hold - 455</t>
+  </si>
+  <si>
+    <t>VCH/002344/2021-2022</t>
+  </si>
+  <si>
+    <t>AMIYA KUMAR BIT</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-I (Part-D) , Total House Hold -170</t>
+  </si>
+  <si>
+    <t>VCH/002341/2021-2022</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in different mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) &amp; Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 14)</t>
+  </si>
+  <si>
+    <t>VCH/002342/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to cover Husumdanga (83) &amp; Bhogra (84) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002340/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/28</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.Block - Indas, Name of OHR - Rol, No. of Mouza :- 2 nos. i.e. Rol-07 &amp; Chichinga-08, Total House Hold - 1421</t>
   </si>
   <si>
     <t>VCH/002337/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/25</t>
-[...4 lines deleted...]
-  <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>extra UPVC pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - JOYKRISHNAPUR (Zone - I), Name of Mouza- Paschim Brindabanpur</t>
   </si>
   <si>
     <t>VCH/002343/2021-2022</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Laying extra UPVC pipeline to cover Bhelaidiha (81) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002339/2021-2022</t>
-  </si>
-[...49 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,51 +806,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>20.5</v>
+        <v>25.6</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -865,51 +865,51 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>25.6</v>
+        <v>20.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -921,111 +921,111 @@
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.29</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>64.49</v>
+        <v>2.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1038,222 +1038,222 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>4.84</v>
+        <v>35.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.49</v>
+        <v>1.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>2.86</v>
+        <v>3.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>1.3</v>
+        <v>3.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1266,205 +1266,205 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>35.44</v>
+        <v>64.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>3.23</v>
+        <v>4.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>3.77</v>
+        <v>4.49</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>170.85</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>