--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,141 +110,141 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 3 nos. i.e. Patlapur-33, Hingjuri-34 &amp; Gumut-35, Total House Hold - 886</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000137/2021-2022</t>
   </si>
   <si>
     <t>2806/BQA</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
+    <t>Dismantaling &amp; reconstruction of Kastora, Singhir &amp; Majit mouza &amp; Cleaning Wasing the pipeline from Bhaghucha to kechka for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme SALMA ZONE-I W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>543/BSD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line from Kendsayer to Harekrishnapur to Cover Harekrishnapur mouzas for construction and commissioning of ' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ANCHURI (Zone- T) OHR under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000951/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/21</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 04 nos (Mobarakpur, Agra, Adra &amp; Sirsara) Total House Hold - 605'</t>
   </si>
   <si>
     <t>VCH/001200/2022-2023</t>
   </si>
   <si>
     <t>FHTC/30</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
-    <t>Laying HDPE Pipe Line from Kendsayer to Harekrishnapur to Cover Harekrishnapur mouzas for construction and commissioning of ' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ANCHURI (Zone- T) OHR under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>TAPAS KUMAR HAZRA</t>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone - III) under Salma W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Salma (Zone - III), No. of Mouza :- 01 no., (Kastora), Total House Hold- 55 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>S K FAZLUL ALAM</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Akui Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Akui, No. of Mouza :- 04 nos. i.e. Tishanal-89, Palashi-90, Chandgram-117, Akui - 118, Total House Hold - 2822</t>
   </si>
   <si>
     <t>VCH/001172/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/27</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone - III) under Salma W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Salma (Zone - III), No. of Mouza :- 01 no., (Kastora), Total House Hold- 55 nos.</t>
-[...7 lines deleted...]
-  <si>
     <t>Repairing and renovation of pipe line work in connection with Jal Jeevan Mission(JJM) of Chuamasina Zone-B and Prakash Zone-B Water Supply Scheme under Bishnupur Sub Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000644/2022-2023</t>
   </si>
   <si>
     <t>44/VSD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>SONU SINGH</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -794,434 +794,434 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>66.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>20.89</v>
+        <v>4.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>13.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>58.15</v>
+        <v>20.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>58.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>4.14</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.62</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>64.3</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>168.56</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>