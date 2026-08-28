--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,192 +110,192 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 5 nos. i.e. Mathurabihari-28, Ramchandrapur-30, Matukpur-31, Purba Nischintapur-32 &amp; Kuldangar-36, Total House Hold - 828</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000097/2021-2022</t>
   </si>
   <si>
     <t>2505/BQA</t>
   </si>
   <si>
     <t>23/09/2021</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>ASHISH KUMAR SAMANTA</t>
   </si>
   <si>
+    <t>Supply of VALVE including loading, unloading, stacking etc. all comlete for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 06 nos. Mouzas (Chak Kulbana, Methyali, Nutangram, Pratappur, Sitarampur, Salgara) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA)</t>
+  </si>
+  <si>
+    <t>VCH/000918/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/21</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tentulia (27) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No.- 8)</t>
+  </si>
+  <si>
+    <t>VCH/001280/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/16</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Supplying Fitting Fixing &amp; Laying 160 mm dia. HDPE Pipe from Parasibona air valve point to firm Gate to cover Bharatpur, Gidhuria &amp; Jaljalibansal for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KALIPUR (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. (Part- B) (under JJM Programme Fund)</t>
+  </si>
+  <si>
+    <t>VCH/001372/2022-2023</t>
+  </si>
+  <si>
+    <t>RAHUL CHATERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tentulia (27) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 7)</t>
+  </si>
+  <si>
+    <t>VCH/001279/2022-2023</t>
+  </si>
+  <si>
+    <t>GOURANGA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC Pipe Line to Cover Jhunka mouza for retrofitting works for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KALIPUR(Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001337/2022-2023</t>
+  </si>
+  <si>
+    <t>SUMIT GHOSH</t>
+  </si>
+  <si>
+    <t>Supplying Fiting Fixing &amp; Laying 160 mm dia. HDPE Pipe from Parasibona air valve point to firm Gate to cover Bharatpur, Gidhuria &amp; Jaljalibansal for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KALIPUR (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. (Part- A) (under JJM Programme Fund)</t>
+  </si>
+  <si>
+    <t>VCH/001371/2022-2023</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tentulia (27) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 6)</t>
+  </si>
+  <si>
+    <t>VCH/001278/2022-2023</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 01, Magra(PART-III )Total House Hold - 139.'</t>
+  </si>
+  <si>
+    <t>VCH/000948/2022-2023</t>
+  </si>
+  <si>
+    <t>SK. SAHAJAHAN</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Madhabpur (11), Andharia (12), Kalsuli (22), Bhalkamuri (23) &amp; Betjharia (24) mouzas under Parsola, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001384/2022-2023</t>
+  </si>
+  <si>
+    <t>APEX ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Dighi (85) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-D) (Sl. No.- 4)</t>
   </si>
   <si>
     <t>VCH/001275/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/16</t>
-[...4 lines deleted...]
-  <si>
     <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Chinabari, No.of Mouza :- 2, ( (Subarda, Shalchura ) Total House Hold - 496</t>
   </si>
   <si>
     <t>VCH/001122/2022-2023</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline to increase pressure in Surulia (87) &amp; Jalneja (88) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001432/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/15</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>SOURAV SINHA MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph. - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Kherkanali No.of Mouza :- 01 nos. ( Kaljuri)Total House Hold -120 nos.</t>
+  </si>
+  <si>
+    <t>VCH/001433/2022-2023</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of KALIPUR(Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Kalipur, No.of Mouza :- 02 nos, ( Jhunka, Bharatpur (Part) Total House Hold - 437 nos.</t>
   </si>
   <si>
     <t>VCH/001383/2022-2023</t>
   </si>
   <si>
-    <t>SUMIT GHOSH</t>
-[...34 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipeline to cover Jamda (98) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 20)</t>
   </si>
   <si>
     <t>VCH/001015/2022-2023</t>
   </si>
   <si>
     <t>ASOKE KUMAR SAHU</t>
-  </si>
-[...67 lines deleted...]
-    <t>MOHAN KUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,943 +845,943 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>64.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.42</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>0.21</v>
+        <v>4.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>8.99</v>
+        <v>0.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>10.71</v>
+        <v>3.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>4.95</v>
+        <v>0.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>0.33</v>
+        <v>3.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>3.38</v>
+        <v>4.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>3.19</v>
+        <v>0.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>0.08</v>
+        <v>1.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>3.71</v>
+        <v>19.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.76</v>
+        <v>0.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>0.08</v>
+        <v>8.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>1.05</v>
+        <v>5.66</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P16" s="4">
-        <v>19.67</v>
+        <v>14.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="P17" s="4">
-        <v>5.66</v>
+        <v>10.71</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>14.32</v>
+        <v>3.19</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>145.28</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>