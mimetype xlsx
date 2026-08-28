--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -110,180 +110,180 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 2 nos. i.e. Tentulara-20 (53 out of 106), Shaluka - 21(2 out of 125) House Hold - 55 (Sl. No. 03)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000125/2021-2022</t>
   </si>
   <si>
     <t>420/VSD</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>SHYAMAPADA DEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara,No. of Mouza :- 1 no. i.e. Dharampur-22 (215 out of 299), House Hold - 215</t>
+  </si>
+  <si>
+    <t>ORD/000112/2021-2022</t>
+  </si>
+  <si>
+    <t>2690/BQA</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>M/S T.P. HAZRA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Tentulara-20 (53 out of 106), House Hold - 53 (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000174/2021-2022</t>
+  </si>
+  <si>
+    <t>419/VSD</t>
+  </si>
+  <si>
+    <t>MANORANJAN GHOSH</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-4) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Harinagar-23 (116 out of 336),Dharampur-22 (84 out of 299),Shaluka - 21(13 out of 125), Khazra -37(1 out of 1)House Hold - 214</t>
   </si>
   <si>
     <t>ORD/000086/2021-2022</t>
   </si>
   <si>
     <t>2525/BQA</t>
   </si>
   <si>
     <t>23/09/2021</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>M/S SACHHIDANANDA MAZUMDAR</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-6) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara,No. of Mouza :- 1 no. i.e. Harinagar-23 (220 out of 336), House Hold - 220</t>
   </si>
   <si>
     <t>ORD/000088/2021-2022</t>
   </si>
   <si>
     <t>2526/BQA</t>
   </si>
   <si>
     <t>MOHAN KUMAR ROY</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara,No. of Mouza :- 1 no. i.e. Dharampur-22 (215 out of 299), House Hold - 215</t>
-[...26 lines deleted...]
-    <t>MANORANJAN GHOSH</t>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Approv.DPR no- 37, Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 9 nos. i.e. Nangalbhanga-18, Chwak Chuamosina-19, Bendara-38, Ramsundarpur-39, Dapanjuri-40, Dhirkona-41, Joyrampur-42, Tentulia-62 &amp; Siharshul-63, Total House Hold - 807</t>
+  </si>
+  <si>
+    <t>ORD/000170/2021-2022</t>
+  </si>
+  <si>
+    <t>2845/BQA</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
+    <t>I.R.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 3 nos ( Susunia, Ethani, Tulsha (Part). ) Total House Hold - 552</t>
+  </si>
+  <si>
+    <t>VCH/001732/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kheyarkanali. No.of Mouza :- 01 nos, Khyerkanali (PART-1) Total House Hold - 145</t>
   </si>
   <si>
     <t>VCH/001514/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...4 lines deleted...]
-  <si>
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 3 nos ( Susunia, Ethani, Tulsha (Part). ) Total House Hold - 552</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.Block - Indas, Name of OHR - Rol, No. of Mouza :- 2 nos. i.e. Rol-07 &amp; Chichinga-08, Total House Hold - 1421</t>
   </si>
   <si>
     <t>VCH/002337/2021-2022</t>
   </si>
   <si>
     <t>FHTC/25</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
   </si>
   <si>
     <t>VCH/002311/2021-2022</t>
   </si>
   <si>
     <t>FHTC/20</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>UNICON INDIA</t>
-  </si>
-[...16 lines deleted...]
-    <t>I.R.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,110 +889,110 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>17.57</v>
+        <v>17.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>18.13</v>
+        <v>4.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1007,397 +1007,397 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>17.69</v>
+        <v>17.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>4.37</v>
+        <v>18.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>11.26</v>
+        <v>58.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>24.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>64.49</v>
+        <v>11.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>152</v>
+        <v>64.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>58.45</v>
+        <v>152</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>