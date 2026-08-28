--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Chuamosina Zone-B (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 05 nos. mouzas (Bhara-24, Bhagarara-25, Sanatanpur-26,</t>
   </si>
   <si>
     <t>SM/08290</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with JalJeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhagarara-25 (63 out of 71), House Hold ¿ 63 (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000124/2021-2022</t>
+  </si>
+  <si>
+    <t>418/VSD</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>13/10/2021</t>
+  </si>
+  <si>
+    <t>SANU KARMAKAR</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara-24 (24 out of 714), Bhagarara-25 (8 out of 71), Sanatanpur-26, Tala-27, Moula-29, House Hold - 110</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000080/2021-2022</t>
   </si>
   <si>
     <t>2520/BQA</t>
   </si>
   <si>
     <t>23/09/2021</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>SWAPAN KUMAR DE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-3) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara-24 (115 out of 714), House Hold - 115</t>
+  </si>
+  <si>
+    <t>ORD/000081/2021-2022</t>
+  </si>
+  <si>
+    <t>2521/BQA</t>
+  </si>
+  <si>
+    <t>PRASANTA BHUIN</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-4) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara-24 (120 out of 714), House Hold - 120</t>
   </si>
   <si>
     <t>ORD/000082/2021-2022</t>
   </si>
   <si>
     <t>2522/BQA</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with JalJeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhagarara-25 (63 out of 71), House Hold ¿ 63 (Sl. No. 01)</t>
-[...16 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-3) DPR no - 36. Block - Bishnupur,Name of OHR - Bhara,No. of Mouza :- 1 no. i.e.Shaluka - 21(110 out of 125) House Hold - 110</t>
   </si>
   <si>
     <t>ORD/000085/2021-2022</t>
   </si>
   <si>
     <t>2524/BQA</t>
   </si>
   <si>
     <t>MRITYUNJOY HAZRA</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-3) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara-24 (115 out of 714), House Hold - 115</t>
-[...10 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 35. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Bhara- 24 ( 455 out of 714), Total House Hold - 455</t>
   </si>
   <si>
     <t>ORD/000083/2021-2022</t>
   </si>
   <si>
     <t>2523/BQA</t>
   </si>
   <si>
     <t>AMIYA KUMAR BIT</t>
   </si>
   <si>
+    <t>laying extra UPVC pipe line to cover KELEBOLA mouza for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002330/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/25</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>BISWARUP BOSE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Simlabandh (45) &amp; Bhedua (46) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 13),</t>
+  </si>
+  <si>
+    <t>VCH/002333/2021-2022</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
+  </si>
+  <si>
+    <t>Extra HDPE pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone- B) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR- KOTALPUKUR (Zone- B), No. of Mouza:- 05 (Gururbud, Radhaballavpur, Meteia Narayanpur, Krishnabati &amp; Gourmohanpur), (Part- B)</t>
+  </si>
+  <si>
+    <t>VCH/002327/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Chatarkanali, No.of Mouza :- 03 nos, (Kherosol, Emokundi &amp; Gopinathpur), Total House Hold - 527.'</t>
   </si>
   <si>
     <t>VCH/002326/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/25</t>
-[...4 lines deleted...]
-  <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Extra HDPE pipe line of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B), No.of Mouza :- 05 (Gururbud, Radhaballavpur, Meteia Narayanpur, Krishnabati &amp; Gourmohanpur ), (Part-A)</t>
   </si>
   <si>
     <t>VCH/002328/2021-2022</t>
   </si>
   <si>
-    <t>M/S TARUN KUMAR PATRA</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/002329/2021-2022</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 (PART-A House Hold - 1314)</t>
+  </si>
+  <si>
+    <t>VCH/002322/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/20</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
     <t>laying extra UPVC pipe line to cover Magra mouza for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002331/2021-2022</t>
   </si>
   <si>
     <t>SK. SAHAJAHAN</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 (PART-A House Hold - 1314)</t>
-[...10 lines deleted...]
-  <si>
     <t>Work Order for Laying extra HDPE pipeline to cover Simlabandh (45) &amp; Bhedua (46) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 12),</t>
   </si>
   <si>
     <t>VCH/002332/2021-2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>VCH/002327/2021-2022</t>
   </si>
   <si>
     <t>Repairing and renovation of pipe line work in connection with Jal Jeevan Mission(JJM) of Chuamasina Zone-B and Prakash Zone-B Water Supply Scheme under Bishnupur Sub Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000644/2022-2023</t>
   </si>
   <si>
     <t>44/VSD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>SONU SINGH</t>
   </si>
   <si>
     <t>Creation of 'FHTC (Functional House Hold Tap Connection)' extra house hold in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamasina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Bhora, No. of Mouza :- 4 nos. i.e. Bhora- 44 ,Maula - 48,Sanatanpur - 49,Tala - 46 Total House Hold - 11</t>
   </si>
   <si>
     <t>ORD/000273/2023-2024</t>
   </si>
@@ -861,425 +861,425 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>9.21</v>
+        <v>4.61</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.03</v>
+        <v>9.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.61</v>
+        <v>9.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>9.05</v>
+        <v>10.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>9.64</v>
+        <v>9.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>37.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.66</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>5.69</v>
+        <v>3.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1292,393 +1292,393 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>3.83</v>
+        <v>4.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>8.63</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>4.13</v>
+        <v>5.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>112.14</v>
+        <v>3.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>4.99</v>
+        <v>8.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
-        <v>3.02</v>
+        <v>112.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P16" s="4">
-        <v>4.98</v>
+        <v>4.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
@@ -1691,153 +1691,153 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>4.81</v>
+        <v>4.99</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>35.63</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
@@ -1848,54 +1848,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>234.67</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>