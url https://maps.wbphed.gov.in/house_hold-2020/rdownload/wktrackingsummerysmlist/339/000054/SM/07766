--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,629 +89,920 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Wa</t>
   </si>
   <si>
     <t>SM/07766</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamda (98) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 11)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000104/2020-2021</t>
+  </si>
+  <si>
+    <t>141/KSD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>27/02/2021</t>
+  </si>
+  <si>
+    <t>ASOKE KUMAR SAHU</t>
+  </si>
+  <si>
     <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Madandihi (101) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 3)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000073/2020-2021</t>
   </si>
   <si>
     <t>133/KSD</t>
   </si>
   <si>
-    <t>12/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>BISWAJIT LAI</t>
   </si>
   <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malcharar (100) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-D) (Sl. No.- 7)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2020-2021</t>
+  </si>
+  <si>
+    <t>137/KSD</t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malcharar (100) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No.- 6)</t>
+  </si>
+  <si>
+    <t>ORD/000087/2020-2021</t>
+  </si>
+  <si>
+    <t>136/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malcharar (100) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 5)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2020-2021</t>
+  </si>
+  <si>
+    <t>135/KSD</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
     <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamardanga (99) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 8)</t>
   </si>
   <si>
     <t>ORD/000093/2020-2021</t>
   </si>
   <si>
     <t>138/KSD</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malcharar (100) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 4)</t>
   </si>
   <si>
     <t>ORD/000085/2020-2021</t>
   </si>
   <si>
     <t>134/KSD</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Haludkanali (102) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 1)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2020-2021</t>
+  </si>
+  <si>
+    <t>131/KSD</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Haludkanali (102) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 2)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2020-2021</t>
+  </si>
+  <si>
+    <t>132/KSD</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
     <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamardanga (99) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 9)</t>
   </si>
   <si>
     <t>ORD/000099/2020-2021</t>
   </si>
   <si>
     <t>139/KSD</t>
   </si>
   <si>
     <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Baragram (86) mouza under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 01 No. Total Household - 196 Nos. "</t>
   </si>
   <si>
     <t>ORD/000033/2021-2022</t>
   </si>
   <si>
     <t>1780/BQA</t>
   </si>
   <si>
     <t>09/07/2021</t>
   </si>
   <si>
     <t>08/08/2021</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
   </si>
   <si>
     <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Purnapani (89) and Pirargari (95) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 02 Nos. Total Household - 197 Nos. "</t>
   </si>
   <si>
     <t>ORD/000035/2021-2022</t>
   </si>
   <si>
     <t>1782/BQA</t>
   </si>
   <si>
+    <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Buriam (112) &amp; Haludkanali (113) mouzas under Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 02 Nos. Total Household - 420 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2021-2022</t>
+  </si>
+  <si>
+    <t>1789/BQA</t>
+  </si>
+  <si>
     <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bhabanipathar (90) mouza under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 01 No. Total Household - 114 Nos. "</t>
   </si>
   <si>
     <t>ORD/000036/2021-2022</t>
   </si>
   <si>
     <t>1783/BQA</t>
   </si>
   <si>
-    <t>SUNIL KUMAR MANDAL</t>
-[...1 lines deleted...]
-  <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Shukni Basa (181), Majgerya (182), Birbhandh (183), Dudhenala (184), Khunta Banda (185) &amp; Kharujhor (186) mouzas under Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 6 Nos. Total Household - 527 Nos.</t>
   </si>
   <si>
     <t>ORD/000032/2021-2022</t>
   </si>
   <si>
     <t>1779/BQA</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-J (Rudra) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-J (Rudra) :- Baddi (26), Gholkuri (27), Kata Kumari (28), Deulbhira (29), Laekdihi (30), Ladda (33), Lipidiri (34), Ramdungri (35), Dhanara (36), Nischintapur (37), Rudra (38), Burisol (39), Keshra (40), Rajsol (41), Bag Sanda (51), Mahespur (52), Deuli (53), Chirkun Kanali (54), Bagdubi (56), Palash Bani (57), Sukhla (58), Maukanali (59), Budh Khila (60), Atasol (61), Tamakhun (62), Dhabani (63), Naranpur (64), Susunigeria (77), Bikramdihi (81) &amp; Dhagra (82) Total Mouza:- 30 Nos. Total Household - 4013 Nos.</t>
   </si>
   <si>
     <t>ORD/000068/2021-2022</t>
   </si>
   <si>
     <t>2290/BQA</t>
   </si>
   <si>
     <t>06/09/2021</t>
   </si>
   <si>
     <t>21/10/2021</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOUDHURY</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Zone-I (Hatikheda) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-I (Hatikheda) :- Nilgiri (12), Balarampur (13), Sareng Garh (14), Dudha Jharna (15), Paresnath (16), Kamarkuli (17), Barda (18), Ambikanagar (19), Hatikheda (20), Mukundaur (21), Chiada (22), Punnapani (23), Puddi (24), Jharia (25), Ladhan Bani (31), Dulalpur (32), Rajsol (41), Thutasol (42), Lalmoni Kocha (43), Chhatar Doba (44), Damodarpur (45), Dhananjaypur (46), Jaynagar (47), Barkola (48), Chaitandihi (49), Kheria Kocha (50), Jorakend (55), Dhagra (82) &amp; Bansol (83) Total Mouza:- 29 Nos. Total Household - 3152 Nos.</t>
   </si>
   <si>
     <t>ORD/000067/2021-2022</t>
   </si>
   <si>
     <t>2289/BQA</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Haludkanali (113) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 9)</t>
+  </si>
+  <si>
+    <t>ORD/000273/2021-2022</t>
+  </si>
+  <si>
+    <t>679/KSD</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>14/10/2021</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Haludkanali (113) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I)at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>ORD/000365/2021-2022</t>
+  </si>
+  <si>
+    <t>813/KSD</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Ghagra (115) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-L (Dhankura) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000364/2021-2022</t>
+  </si>
+  <si>
+    <t>811/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Extension of distribution main by UPVC pipe (6Kg/Sq. Cm. Water Pressure, class III) along with installation of Street Stand Post etc. to cover Dudhenala &amp; Ghatpal village under Zone-M (Purnapani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 9)</t>
+  </si>
+  <si>
+    <t>ORD/000569/2021-2022</t>
+  </si>
+  <si>
+    <t>545/KSD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Surulia (87) and Jalneja (88) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 02 Nos. Total Household - 145 Nos. "</t>
+  </si>
+  <si>
+    <t>ORD/000034/2021-2022</t>
+  </si>
+  <si>
+    <t>1781/BQA</t>
+  </si>
+  <si>
     <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Nutandihi (93) mouza under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 01 No. ,Total Household - 171 Nos. "</t>
   </si>
   <si>
     <t>ORD/000038/2021-2022</t>
   </si>
   <si>
     <t>1785/BQA</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Malcharar (100) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 6)</t>
   </si>
   <si>
     <t>ORD/000283/2021-2022</t>
   </si>
   <si>
     <t>.649/KSD</t>
   </si>
   <si>
     <t>17/09/2021</t>
   </si>
   <si>
     <t>02/10/2021</t>
   </si>
   <si>
-    <t>TAPAN KUMAR MANDAL</t>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamda (98) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 10)</t>
+  </si>
+  <si>
+    <t>ORD/000102/2020-2021</t>
+  </si>
+  <si>
+    <t>140/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Madandihi(101) &amp; Malcharar (100) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 5)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2021-2022</t>
+  </si>
+  <si>
+    <t>675/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Jamda (98) &amp; Kamardanga (99) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 4)</t>
+  </si>
+  <si>
+    <t>ORD/000240/2021-2022</t>
+  </si>
+  <si>
+    <t>674/KSD</t>
+  </si>
+  <si>
+    <t>EDER ALI KHAN</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in different mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) &amp; Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 14)</t>
+  </si>
+  <si>
+    <t>ORD/000220/2021-2022</t>
+  </si>
+  <si>
+    <t>622/KSD</t>
+  </si>
+  <si>
+    <t>09/08/2021</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in mouzas under Zone-L (Dhankura) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Name of Mouza under Zone-L (Dhankura) :- Ghagra (115), Garra (116), Bauripal (156), Kalabani (157), Katro (158), Huang Khana (160), Punshya (161), Sindriam (162), Kankri Jharna (172), Khejur Khanma (173), Chalkigara (174), Dhoba Kacha (175), Madankata (176), Dangarda (177), Jantadumur (178), Barikul (179) &amp; Lep-Am (180) Total Mouza:- 17 Nos. Total Household - 2137 Nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000078/2021-2022</t>
+  </si>
+  <si>
+    <t>2411/BQA</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>31/10/2021</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
   </si>
   <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Singlahar (168), Paryasa (169), Purnapani Chhota Tung (170) &amp; Purnapani Bara Tung (171) mouzas under Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 4 Nos. Total Household - 589 Nos.</t>
   </si>
   <si>
     <t>ORD/000031/2021-2022</t>
   </si>
   <si>
     <t>1778/BQA</t>
   </si>
   <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Dhadkidihi (92) and Puada (94) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 02 Nos. Total Household - 222 Nos.</t>
   </si>
   <si>
     <t>ORD/000037/2021-2022</t>
   </si>
   <si>
     <t>1784/BQA</t>
   </si>
   <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
+    <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bhalkadungri (103), Gosainidihi (104), Hakimsinan (105), Tungcharar (108) &amp; Malbera (109) mouzas under Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 05 Nos. Total Household - 853 Nos. "</t>
+  </si>
+  <si>
+    <t>ORD/000039/2021-2022</t>
+  </si>
+  <si>
+    <t>1786/BQA</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHATAIT</t>
+  </si>
+  <si>
+    <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Churapathar (106) &amp; Nachna (107) mouzas under Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 02 Nos. Total Household - 402 Nos. "</t>
+  </si>
+  <si>
+    <t>ORD/000040/2021-2022</t>
+  </si>
+  <si>
+    <t>1787/BQA</t>
+  </si>
+  <si>
+    <t>"Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Birkham (110) mouza under Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 01 No. Total Household - 410 Nos. "</t>
+  </si>
+  <si>
+    <t>ORD/000041/2021-2022</t>
+  </si>
+  <si>
+    <t>1788/BQA</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Dhadkidihi (92) &amp; Puada (94) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 5)</t>
+  </si>
+  <si>
+    <t>ORD/000339/2021-2022</t>
+  </si>
+  <si>
+    <t>648/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Baragram (86) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 3)</t>
+  </si>
+  <si>
+    <t>ORD/000274/2021-2022</t>
+  </si>
+  <si>
+    <t>646/KSD</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Dhadanga (97) &amp; Haludkanali (102) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 15)</t>
+  </si>
+  <si>
+    <t>ORD/000334/2021-2022</t>
+  </si>
+  <si>
+    <t>658/KSD</t>
+  </si>
+  <si>
+    <t>SUBHENDU BANERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Baragram (86) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 4)</t>
+  </si>
+  <si>
+    <t>ORD/000275/2021-2022</t>
+  </si>
+  <si>
+    <t>647/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Purnapani (89) &amp; Pirargari (95) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 8)</t>
+  </si>
+  <si>
+    <t>ORD/000276/2021-2022</t>
+  </si>
+  <si>
+    <t>651/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Majgerya (182) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 12)</t>
+  </si>
+  <si>
+    <t>ORD/000325/2021-2022</t>
+  </si>
+  <si>
+    <t>723/KSD</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>27/11/2021</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Dhadanga (97) &amp; Haludkanali (102) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O ( Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 16)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2021-2022</t>
+  </si>
+  <si>
+    <t>659/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Singlahar (168) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000323/2021-2022</t>
+  </si>
+  <si>
+    <t>721/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Birbhandh (183) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 14)</t>
+  </si>
+  <si>
+    <t>ORD/000327/2021-2022</t>
+  </si>
+  <si>
+    <t>725/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Singlahar (168) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>ORD/000322/2021-2022</t>
+  </si>
+  <si>
+    <t>720/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Baragram (86) Mouzas by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000384/2021-2022</t>
+  </si>
+  <si>
+    <t>816/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Bhabanipathar (90) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000280/2021-2022</t>
+  </si>
+  <si>
+    <t>719/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Majgerya (182) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part -B) (Sl. No. 13)</t>
+  </si>
+  <si>
+    <t>ORD/000326/2021-2022</t>
+  </si>
+  <si>
+    <t>724/KSD</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Sukni Basa (91), Chholagara (96) &amp; Dhadanga (97) mouzas under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2021-2022</t>
   </si>
   <si>
     <t>2828/BQA</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>TAPAS GHOSH</t>
   </si>
   <si>
-    <t>Work Order for Laying extra UPVC pipeline to cover Baragram (86) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 3)</t>
-[...77 lines deleted...]
-    <t>651/KSD</t>
+    <t>Work Order for Laying extra UPVC pipeline to cover Paryasa (169) &amp; Purnapani Chhota Tung (170) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 11)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2021-2022</t>
+  </si>
+  <si>
+    <t>722/KSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-I (Part-D) , Total House Hold -170</t>
+  </si>
+  <si>
+    <t>ORD/000405/2020-2021</t>
+  </si>
+  <si>
+    <t>863/BQA</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>27/03/2021</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Laying of M.S pipeline for crossing bridge to cover Kadmaghati mouza for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Arjunpur ( Zone-N) under Bankura I II and Barjora Block ( BRGF ph -I) under Bankura Sadar Sub Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001406/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/15</t>
+  </si>
+  <si>
+    <t>15/09/2021</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to cover Jarisa (89) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-II of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.,</t>
+  </si>
+  <si>
+    <t>VCH/001568/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/11</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>BHATTACHARIYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Arkama (124) &amp; Hazamdihi (233) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone- H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 22),</t>
+  </si>
+  <si>
+    <t>VCH/001571/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to Cover Gaira, Arjunpur , Bahadurpur , Radhanagar, Moukura Mouzas for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Arjunpur ( Zone-N) under Bankura - I, II, &amp; Barjora Block W/S Scheme ( BRGF ph -I project) under Bankura Sadar Sub-Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001409/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to cover parasibad &amp; Laxmijanardanpur mouzas for construction and commissioning of FHTC in connection with jal jeevan mission (JJM) and Jal Swapna of Sonadaha ( Zone-Q) under Bankura I, II &amp; Barjora Block W/S scheme ( BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001574/2021-2022</t>
+  </si>
+  <si>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TELEBEDIA (Zone - M) &amp; KHYERKANALI (Zone- J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph- I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Bankura- II, Name of OHR- 1) Tilabedia, 2) Khyerkanali, No. of Mouza :- 25 nos (Mouladanga, Mithila, Jagannathbati, raghunathpur, Manoharpur, Mohanpur, Kesekol, Domanbandhi, Kumuria, Tilabedia, Kamladanga, Bambanpur, Nabada, Sibarampur, Churamonipur, Khyerkanali, Patradanga, Brindabanpur, Purba ratanpur, Belboni, Agya Nandapur, Kalaphar, Kaljuri, Muraboni &amp; Rasiknagarpur), Total House Hold = 3931 nos.,</t>
+  </si>
+  <si>
+    <t>VCH/001582/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/08</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to Cover Cherabasta , Aina Gobindapur, Mukundapur Mouzas for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Cherabasta ( Zone-K) under Bankura - I, II, &amp; Barjora Block W/S Scheme ( BRGF ph -I project) under Bankura Sadar Sub-Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001405/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Joykrisnapur (Zone - I) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of Mouza - PHULBERIA,</t>
+  </si>
+  <si>
+    <t>VCH/001292/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/02</t>
+  </si>
+  <si>
+    <t>02/08/2021</t>
+  </si>
+  <si>
+    <t>GANGADHAR MONDAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Telebedia (Zone - M) under bankura - l &amp; ll &amp; barjora block water supply (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. M.B. No. 5115</t>
+  </si>
+  <si>
+    <t>VCH/001580/2021-2022</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Damodarpur (122), Simla (123), Rangibari (125) &amp; Gopi Sagar (235) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone- H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 21),</t>
+  </si>
+  <si>
+    <t>VCH/001572/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Dhaban (Zone - A) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna , Name of OHR:- Dhaban , Total House Hold - 67</t>
+  </si>
+  <si>
+    <t>VCH/001577/2021-2022</t>
+  </si>
+  <si>
+    <t>SRIKANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipeline to cover Nachna (107) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 10)</t>
+  </si>
+  <si>
+    <t>VCH/001029/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra new UPVC pipeline to cover Kadmaghati mouza for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Arjunpur ( Zone-N) under Bankura - I , II &amp; Barjora Block W/S Scheme ( BRGF Ph-I project) under Bankura Sadar Sub Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001407/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to Cover Pratappur , Balarampur, Telegarah, Chapatara &amp; Sendra Mouzas for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Cherabasta ( Zone-K) under Bankura - I, II, &amp; Barjora Block W/S Scheme ( BRGF ph -I project) under Bankura Sadar Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/001404/2021-2022</t>
+  </si>
+  <si>
+    <t>Household survey of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA under Bankura - I,II &amp; Saltora Block under Salota - Chhatna block (BRGF ph - I project) under Bankura sadar sub-division of Bankura division PHE Dte. block - Saltora, no. of mouza - 03 nos total house hold - 7930 (M.b. No. 3507)</t>
+  </si>
+  <si>
+    <t>VCH/001575/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Belitore w/s scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - barjora G.P chandar, Name of OHR - Murakata Total House Hold - 45 sl no - 08.</t>
   </si>
   <si>
     <t>VCH/001293/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/02</t>
-[...4 lines deleted...]
-  <si>
     <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Rerofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 5 nos ( Hatasora, Jirrakelai, Sirpura, Tulsa (Part), Sihika.) Total House Hold - 552</t>
   </si>
   <si>
     <t>VCH/001733/2021-2022</t>
   </si>
   <si>
     <t>FHTC/23</t>
   </si>
   <si>
     <t>23/11/2021</t>
   </si>
   <si>
     <t>SOUMITRA BHATTACHARYA</t>
   </si>
   <si>
-    <t>Laying extra UPVC pipeline to Cover Pratappur , Balarampur, Telegarah, Chapatara &amp; Sendra Mouzas for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Cherabasta ( Zone-K) under Bankura - I, II, &amp; Barjora Block W/S Scheme ( BRGF ph -I project) under Bankura Sadar Sub-Division of Bankura Division</t>
-[...26 lines deleted...]
-    <t>11/10/2021</t>
+    <t>Laying extra UPVC pipeline to cover Purnapani Chhota Tung (170) &amp; Purnapani Bara Tung (171) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I)at Block-Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>VCH/001315/2021-2022</t>
+  </si>
+  <si>
+    <t>28/09/2021</t>
+  </si>
+  <si>
+    <t>Extra UPVC line of retrofitting works for creating of FHTC ( Functional Household Top Connection ) with jal jivan mission (JJM) and Jal Swapna of DADHIMUKHA Zone-D under Bankura I,II &amp; Barjora Block W/S Scheme ( BRGF Ph-I Project) under Bankura Sadar Sub Division of Bankura Division . PHE Dte. ( Sl.No-18),</t>
+  </si>
+  <si>
+    <t>VCH/001570/2021-2022</t>
+  </si>
+  <si>
+    <t>Household survey in Jagannathpur (110), Nimdiha (112), Pirra Bakra (113), Mukundapur (114), Khakra Kanali (115) &amp; Nagri (116) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-G (Kadra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 15),</t>
+  </si>
+  <si>
+    <t>VCH/001586/2021-2022</t>
   </si>
   <si>
     <t>Laying extra HDPE pipeline to cover Nachna (107) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 09)</t>
   </si>
   <si>
     <t>VCH/001031/2021-2022</t>
   </si>
   <si>
-    <t>16/09/2021</t>
-[...14 lines deleted...]
-    <t>UNITED TRADERS</t>
+    <t>Household survey in Rajadali (156), Sibarampur (157), Loadihi (158), Kumorebahal (159), Satsol (160), Sarga (161), Jhanti Pahari (162), Sunri Gara (163), Nadupara (177), Susne (178), Kadam Beria (179), Dhabani (180), Jalhari (181) &amp; Harangara (185) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 3)</t>
+  </si>
+  <si>
+    <t>VCH/001584/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 02 (Joytunga, Kostia ), Total House Hold -423 ( Sl .No.- 17),</t>
+  </si>
+  <si>
+    <t>VCH/001567/2021-2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying extra UPVC pipe line to cover Nutandihi Mouza for Construction and commissioning of FHTC (Functional House Hold Tap Connection) Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>VCH/001500/2021-2022</t>
   </si>
   <si>
-    <t>08/10/2021</t>
-[...29 lines deleted...]
-    <t>VCH/001584/2021-2022</t>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 120,</t>
+  </si>
+  <si>
+    <t>VCH/001569/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban zone - A W/S Scheme under Saltora - Chhatna ( BRGF PH - I j project ) Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna Name of OHR - Dhaban Total House Hold - 144</t>
+  </si>
+  <si>
+    <t>VCH/001573/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line Laying of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . Name of Mouza :- (Ramchandra pur (Part - B ),</t>
+  </si>
+  <si>
+    <t>VCH/001587/2021-2022</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban (Zone - A) under Saltora - Chhatna water supply (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. block - Chhatna ,Name of OHR - Dhaban . Total House Hold -67 nos M.B. No. 5098</t>
+  </si>
+  <si>
+    <t>VCH/001576/2021-2022</t>
+  </si>
+  <si>
+    <t>SOUMITRA KUMAR DAS</t>
   </si>
   <si>
     <t>Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Jamda (98) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 15)</t>
   </si>
   <si>
     <t>VCH/001325/2021-2022</t>
   </si>
   <si>
-    <t>ASOKE KUMAR SAHU</t>
-[...37 lines deleted...]
-  <si>
     <t>Laying extra UPVC pipeline to Cover Ailtha, Bagneja, Uparbandh, Akurbad, Banki, Mouzas for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Cherabasta ( Zone-K) under Bankura - I, II, &amp; Barjora Block W/S Scheme ( BRGF ph -I project) under Bankura Sadar Sub-Division of Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001408/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Tilna (Zone - E) under Saltora - Chhatna water supply (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. block - Chhatna ,Name of OHR - Tilna . Total House Hold - 384 nos</t>
   </si>
   <si>
     <t>VCH/001581/2021-2022</t>
   </si>
   <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
-    <t>Laying of M.S pipeline for crossing bridge to cover Kadmaghati mouza for construction and commissioning of FHTC in connection with jal jeevan mission and jal swapna of Arjunpur ( Zone-N) under Bankura I II and Barjora Block ( BRGF ph -I) under Bankura Sadar Sub Division of Bankura Division PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipeline to cover Buriam (112) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 11)</t>
   </si>
   <si>
     <t>VCH/001030/2021-2022</t>
   </si>
   <si>
+    <t>Household Survey of retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Jagadalla, Anchuri, Chaturdihi, Andharthol &amp; Kustora. No.of Mouza :- 114 Total House Hold - 15724.,</t>
+  </si>
+  <si>
+    <t>VCH/001583/2021-2022</t>
+  </si>
+  <si>
+    <t>Household survey in Golakpur (50), Bhutardihi (51), Manora (52), Bijardihi (57), Chaka Doba (58), Sitarampur (59), Bhuchu Dungri (61), Madhupur (62), Bhuakana (63), Belkanlia (67) &amp; Bauridihi (68) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 1)</t>
+  </si>
+  <si>
+    <t>VCH/001585/2021-2022</t>
+  </si>
+  <si>
     <t>Laying extra UPVC pipeline to cover Purnapani Chhota Tung (170) &amp; Purnapani Bara Tung (171) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I)at Block-Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part- B)</t>
   </si>
   <si>
     <t>VCH/001316/2021-2022</t>
   </si>
   <si>
-    <t>Household Survey of retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Jagadalla, Anchuri, Chaturdihi, Andharthol &amp; Kustora. No.of Mouza :- 114 Total House Hold - 15724.,</t>
-[...58 lines deleted...]
-  <si>
     <t>Work Order for Construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? in Surulia (87) &amp; Nutandihi (93) mouzas by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 06)</t>
   </si>
   <si>
     <t>ORD/000527/2021-2022</t>
   </si>
   <si>
     <t>30/KSD</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>Work Order for Laying HDPE pipeline from Atchala to Jaynagar Primary School to increase pressure to cover Jaynagar (47) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 03)</t>
   </si>
   <si>
     <t>ORD/000104/2022-2023</t>
   </si>
   <si>
     <t>207/KSD</t>
   </si>
   <si>
     <t>03/06/2022</t>
@@ -725,1575 +1016,1284 @@
   <si>
     <t>Work Order for Laying HDPE pipeline to increase pressure in Madankata (176) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-L (Dhankura) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 04)</t>
   </si>
   <si>
     <t>ORD/000106/2022-2023</t>
   </si>
   <si>
     <t>208/KSD</t>
   </si>
   <si>
     <t>Work Order for Laying HDPE pipeline to increase pressure in Thutasole (42) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>325/KSD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
-    <t>SUBHENDU BANERJEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Malbera (109) mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 13)</t>
   </si>
   <si>
     <t>ORD/000693/2021-2022</t>
   </si>
   <si>
     <t>37/KSD</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Tungcharar (108) mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 15)</t>
   </si>
   <si>
     <t>ORD/000694/2021-2022</t>
   </si>
   <si>
     <t>39/KSD</t>
   </si>
   <si>
     <t>Work Order for Laying extra HDPE pipeline to cover Jamda (98) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 20)</t>
   </si>
   <si>
     <t>ORD/000615/2021-2022</t>
   </si>
   <si>
     <t>43/KSD</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Tungcharar (108) mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-P (Nachna) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 16)</t>
   </si>
   <si>
     <t>ORD/000695/2021-2022</t>
   </si>
   <si>
     <t>40/KSD</t>
   </si>
   <si>
-    <t>Work Order for Extension of distribution main by UPVC pipe (6Kg/Sq. Cm. Water Pressure, class III) along with installation of Street Stand Post etc. to cover Dudhenala &amp; Ghatpal village under Zone-M (Purnapani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 9)</t>
-[...95 lines deleted...]
-    <t>659/KSD</t>
+    <t>Work Order for installation and providing Internet connectivity of SITI broadband Cable Network for office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000775/2021-2022</t>
+  </si>
+  <si>
+    <t>111/KSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR BAURI</t>
+  </si>
+  <si>
+    <t>Work order for Supply of 01 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for official use of Deputy Superintending Engineer, PIU, Bankura, WBDWSIP, P.H.E. Dte. for the Period from 01.03.2022 to 31.08.2022.</t>
+  </si>
+  <si>
+    <t>ORD/000723/2021-2022</t>
+  </si>
+  <si>
+    <t>54/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/01/2023 to 30/06/2023.</t>
+  </si>
+  <si>
+    <t>ORD/000729/2022-2023</t>
+  </si>
+  <si>
+    <t>419/KSD</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for Office of the Executive Engineer, Bankura Division, P.H.E. Dte. for the Period from 01/02/2022 to 31/07/2022.</t>
+  </si>
+  <si>
+    <t>ORD/001046/2021-2022</t>
+  </si>
+  <si>
+    <t>15/KSD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Kankri Jharna More to Barikul Primary School to increase pressure in Barikul (179) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-L (Dhankura) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>1685/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Restoration of PMGSY Concrete road at village Rudra damaged during FHTC (Functional House Hold Tap Connection) work of Zone-J (Rudra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 23)</t>
   </si>
   <si>
     <t>ORD/000500/2021-2022</t>
   </si>
   <si>
     <t>46/KSD</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Jamda (98) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000120/2022-2023</t>
+  </si>
+  <si>
+    <t>322/KSD</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? in Bhabanipathar (90) &amp; Malcharar (100) mouza under Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000692/2021-2022</t>
+  </si>
+  <si>
+    <t>27/KSD</t>
+  </si>
+  <si>
     <t>Laying HDPE pipeline to increase pressure in Surulia (87) &amp; Jalneja (88) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000060/2022-2023</t>
   </si>
   <si>
     <t>1684/BQA</t>
   </si>
   <si>
-    <t>27/07/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SOURAV SINHA MAHAPATRA</t>
   </si>
   <si>
-    <t>Work Order for Laying extra UPVC pipeline to cover Singlahar (168) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 10)</t>
-[...5 lines deleted...]
-    <t>721/KSD</t>
+    <t>Supplying laying fitting fixing of HDPE pipe line from near Banogram village Mal para to Das Para end towards Durgapur to Bankura road (Right Side) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. [under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>ORD/000516/2022-2023</t>
+  </si>
+  <si>
+    <t>509/BSD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000008/2021-2022</t>
+  </si>
+  <si>
+    <t>273/BQA</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>VCH/003031/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Rajsol (41 ) &amp; Bansol (83) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/003035/2021-2022</t>
+  </si>
+  <si>
+    <t>laying of HDPE pipe line from Ramkrishna Mission Ashram to Barjora Pry. School of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II)[ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>VCH/002580/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipe line to cover Tajpur Rampur mouza for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (PART- A)</t>
+  </si>
+  <si>
+    <t>VCH/002497/2021-2022</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 13 nos. Mouzas, (( Basudevpur (Uttar) , Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- III) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-III). No.of Mouza :- 13 nos (Basudevpur (Uttar), Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi), Total House Hold - 2821 nos.</t>
+  </si>
+  <si>
+    <t>VCH/003101/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/28</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of DHABAN (Zone - A) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Dhaban. No.of Mouza :- 02 no, ( Namabad , Gopinathdihi) Total House Hold-141</t>
+  </si>
+  <si>
+    <t>VCH/003124/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/17</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>ASHIS PAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - DADHIMUKHA (Zone - D), Name of Mouza :- Gopbandh, Kantabandh, Elia Narayanpur, &amp; Rautora), Total House Hold - 51 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :-0 2 , Sangrampur (Part-C),Baharkhulia(part-A), Total House Hold - 124 ( Sl .No.- 10)</t>
+  </si>
+  <si>
+    <t>VCH/002558/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/22</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- Murakata ,Main road to durga mondir (Part), Total House Hold -35.</t>
+  </si>
+  <si>
+    <t>VCH/002500/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chakuparsole Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Majuria, No. of Mouza :- 1 no. i.e. Majuria-135 , Total House Hold - 943</t>
+  </si>
+  <si>
+    <t>VCH/002485/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/19</t>
+  </si>
+  <si>
+    <t>19/02/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Debidia (86) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 06)</t>
+  </si>
+  <si>
+    <t>VCH/002513/2021-2022</t>
+  </si>
+  <si>
+    <t>GOURANGA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos mousas (Garerban, Ekteswar (Part, 30%), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar, No.of Mouza :- 02 no., (Garerban, Ekteswar (Part, 30%), Total House Hold - 480 nos.</t>
+  </si>
+  <si>
+    <t>VCH/002561/2021-2022</t>
+  </si>
+  <si>
+    <t>MAKALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte.Block - Bishnupur, Name of OHR - Narikala, No. of Mouza :- 02 nos. i.e. Layak Bandh - 13 &amp; Chua Masina - 17, Total House Hold - 2202</t>
+  </si>
+  <si>
+    <t>VCH/003123/2021-2022</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Restoration of PMGSY concrete road at village Rudra damaged during of FHTC (Functional House Hold Tap Connection) in work of Zone-J (Rudra), by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme. sl no - 23</t>
+  </si>
+  <si>
+    <t>VCH/000558/2022-2023</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline with in pachirdang mouzas for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Anchuri (Zone - T) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003118/2021-2022</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE &amp; BANERJEE</t>
+  </si>
+  <si>
+    <t>Additional UPVC Pipe Line for increasing pressure in existing distribution pipe line of Belboni mouza for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHIRKANALI (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002578/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 02 (Joytunga, Kostia ), Total House Hold -423 ( Sl .No.- 17)</t>
+  </si>
+  <si>
+    <t>VCH/002639/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/01</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Puada (94) mouza by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003044/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Ambikanagar ( 19) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, part - B</t>
+  </si>
+  <si>
+    <t>VCH/003042/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe line to cover KELEBOLA mouza for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002636/2021-2022</t>
+  </si>
+  <si>
+    <t>PRANABANANDA TEWARI</t>
+  </si>
+  <si>
+    <t>Prayer for release fund for laboratory personal's for the month of Sep 2021 to Oct 2021 SBUS/03/2021-22 dt - 02.07.2021</t>
+  </si>
+  <si>
+    <t>VCH/002646/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/10</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>SONAMUKHI BIKALPA UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Lobason Bauri Para, Total House Hold -76</t>
+  </si>
+  <si>
+    <t>VCH/002544/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAS PAL</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 01 nos (Bonkati (Part ). Total House Hold - 132'</t>
+  </si>
+  <si>
+    <t>VCH/002531/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ARJUNPUR (Zone - N) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Arjunpur. No.of Mouza :- 02 Radhanagar(part) &amp; Maukara,) Total House Hold - 280'</t>
+  </si>
+  <si>
+    <t>VCH/002532/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-D) Total House Hold -117</t>
+  </si>
+  <si>
+    <t>VCH/002582/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 1 ( Palsana ) , Total House Hold - 140</t>
+  </si>
+  <si>
+    <t>VCH/002505/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01 , (Gadardihi (PART-D) , Total House Hold - 154</t>
+  </si>
+  <si>
+    <t>VCH/002518/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover gouripur,bonkati,ladadihi mouzas for construction and commissioning of ' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone- R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002520/2021-2022</t>
+  </si>
+  <si>
+    <t>BISWARUP BOSE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 3, (Madhabpur , Netkamal, Karkata) , Total House Hold - 435</t>
+  </si>
+  <si>
+    <t>VCH/002502/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Debidia (86) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No.- 18)</t>
+  </si>
+  <si>
+    <t>VCH/002512/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Debidia (86) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No.- 17)</t>
+  </si>
+  <si>
+    <t>VCH/002514/2021-2022</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bena (236), Chaka (237), Kurulpahari (238) AND Baurisol (240) mouzas by retrofitting Zone-H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000372/2022-2023</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipeline to cover Junbedai mouza for construction and commissioing FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000378/2022-2023</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No.of Mouza :- 03 (Kulpat, Kesia,&amp; Bhedua(Part), Total House Hold - 435'</t>
+  </si>
+  <si>
+    <t>VCH/000373/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line from Tajpur Rampur more to Tajpur High School of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>VCH/002492/2021-2022</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 01 , Phulberia(PART-A) , Total House Hold - 150</t>
+  </si>
+  <si>
+    <t>VCH/002504/2021-2022</t>
+  </si>
+  <si>
+    <t>Preparation of detailed project report for Augmentation of Saltora piped water supply scheme block - Saltora district under Bankura Division, PHE Dte. under Jal Swapna project zone - l</t>
+  </si>
+  <si>
+    <t>VCH/003126/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/31</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to Jantadumur mouza Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Dhankura Zone L of Khatra Hirbandh Ranibandh w/s scheme (Part -B)</t>
+  </si>
+  <si>
+    <t>VCH/003023/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 02 (Bara Bendya &amp; Khemua), Total House Hold -396 (SL.No-18)</t>
+  </si>
+  <si>
+    <t>VCH/003117/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe lineto cover Dhanara (36 ) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. part - A sl no - 04</t>
+  </si>
+  <si>
+    <t>VCH/003122/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/29</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Under Jal Dhara - 2020 Fund. Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 02 nos, (Moyragora, Jaynagar) Total House Hold - 146</t>
+  </si>
+  <si>
+    <t>VCH/003119/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of DHABAN (Zone - A) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Dhaban. No.of Mouza :- 1no ,Sidhaberia (Part), Total House Hold- 145 nos.</t>
+  </si>
+  <si>
+    <t>VCH/003120/2021-2022</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line from Soragara Village to Enayetpur village of retrofitting work for creation of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GODARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Barjora, Name of OHR:- GODARDIHI (Zone - E), Name of Mouza:- Enayetpur.</t>
+  </si>
+  <si>
+    <t>VCH/002583/2021-2022</t>
+  </si>
+  <si>
+    <t>'Construction and commissioning of FHTC (Functional House Hold Tap Connection)¿ in Baishpatra (367) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household:- 182 Nos.'</t>
+  </si>
+  <si>
+    <t>VCH/002524/2021-2022</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipeline to cover Bhabanipathar (90) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 08</t>
+  </si>
+  <si>
+    <t>VCH/002641/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Gagra (26), Chhota Goaldangra (45), Baragoaldangra (46), Parashia (47), Barpakhan (48), Baramurarpur (49), Jamirapara (50) &amp; Khalaimura (51) mouzas by retrofitting of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002449/2021-2022</t>
+  </si>
+  <si>
+    <t>ASOKE BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 nos Choto chaka, Total House Hold- 66 (Sl No of Work- 02)</t>
+  </si>
+  <si>
+    <t>VCH/002528/2021-2022</t>
+  </si>
+  <si>
+    <t>KASTURI ROY</t>
+  </si>
+  <si>
+    <t>Route survey Preparation of detailed project report for Agumentation of Jhantipahari piped water supply scheme zone - ll under Bankura sadar sub - Division of Bankura Division, PHE Dte. under Jal Swapna project sl no - 03 W/O NO - 903/BSD dt. 24.09.2021</t>
+  </si>
+  <si>
+    <t>VCH/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 02 nos, (Duyaranda, Kelebela), Total House Hold - 422.'</t>
+  </si>
+  <si>
+    <t>VCH/002560/2021-2022</t>
+  </si>
+  <si>
+    <t>SOUMITRA BOSE</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Dhagra post office to Chaitandihi more to increase pressure to Dhagra (82) mouza for Construction and commissioning of FHTC (Functional House Hold Tap Connection) retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000760/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Bhedua Purosatyampur, Narrah mouzas for construction &amp; commissioning of FHTC in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>SELCO</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line from Tajpur Rampur more to Tajpur High School of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>VCH/002490/2021-2022</t>
+  </si>
+  <si>
+    <t>Prayer for release fund for laboratory personal's for the month of Sep 2021 to Oct 2021 "MMKS/221/ Nov 2021 dt - 16.11.2021"</t>
+  </si>
+  <si>
+    <t>VCH/002644/2021-2022</t>
+  </si>
+  <si>
+    <t>MALLABHUM MAHILA KALYAN SAMITY</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Doba (40 ) &amp; Kheria Kocha (50) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/003037/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Chandpara (357) and Bamandiha (358) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 2 Nos. Total Household:- 369 Nos.'</t>
+  </si>
+  <si>
+    <t>VCH/002456/2021-2022</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Taldiha (345) and Janapara (356) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 2 Nos. Total Household:- 359 Nos.'</t>
+  </si>
+  <si>
+    <t>VCH/002465/2021-2022</t>
+  </si>
+  <si>
+    <t>BIJOY KOLEY</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to Dhadanga &amp; Haludkanali mouza Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Madandihi Zone O of Khatra Hirbandh Ranibandh w/s scheme (Part -B)</t>
+  </si>
+  <si>
+    <t>VCH/003024/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Ambikanagar ( 19) &amp; Jaynagar (47) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, part - B</t>
+  </si>
+  <si>
+    <t>VCH/003029/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe, line to cover sirsara mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f cherabasta (Zone - K) under Bankura - I &amp; II &amp; Barjora - Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003112/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/30</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 05 (Nabagram, Ailtha, Munipur, Bagneja &amp; Upar bandh) Total House Hold - 605'</t>
+  </si>
+  <si>
+    <t>VCH/003115/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 04 (Kurulia ,Majdangra , Gadardihi Balarampur, &amp; Gobindapur(PART-B) ), Total House Hold - 155</t>
   </si>
   <si>
     <t>VCH/002516/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/22</t>
-[...20 lines deleted...]
-    <t>ASHOKE KUMAR DEY</t>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Bhedua (264), Sikrabad (272), Gopalpur (273), Jiakanali (274), Pitadungri (275) Kuchiarmahar (276) mouzas by retrofitting Zone-IIA (Baragari) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003102/2021-2022</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ARJUNPUR (Zone - N) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Arjunpur. No.of Mouza :- 02 ( Upardihi &amp; Kulmura.) Total House Hold - 441'</t>
+  </si>
+  <si>
+    <t>VCH/002533/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC ( Functional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and Jal Swapna of Kanchanpur ( Zone - C) under bankura I,II &amp; Barjora Block W/S scheme (BRGF Ph I Project ) undre Bankura Sadar Sub Division of Bankura Division , PHE Dte. , Block- Barjora , Name of the OHR- KAnchanpur (Zone-C) No of Mouzas : Khandari.</t>
+  </si>
+  <si>
+    <t>VCH/002457/2021-2022</t>
+  </si>
+  <si>
+    <t>VCH/000220/2022-2023</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone - R) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Bankati, No.of Mouza :- 01 nos Beldanga (Part). Total House Hold - 130'</t>
   </si>
   <si>
     <t>VCH/002529/2021-2022</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR DAS</t>
   </si>
   <si>
-    <t>laying extra HDPE pipe, line to cover sirsara mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f cherabasta (Zone - K) under Bankura - I &amp; II &amp; Barjora - Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 2, ( Adhury, Gogra (part ) , Total House Hold - 439</t>
   </si>
   <si>
     <t>VCH/002503/2021-2022</t>
   </si>
   <si>
-    <t>laying extra HDPE pipe line to cover Doba (40 ) &amp; Kheria Kocha (50) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
-[...76 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipeline to cover Baharamuri ( 91) mouza for construction and commissioing FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of (Zone - Q) (Jambedia) Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh &amp; Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/000374/2022-2023</t>
   </si>
   <si>
-    <t>02/05/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying extra UPVC pipeline to cover Kadamkanali (146) mouza and Bhangahar village under Kubasol (139) mouza for construction and commissioing FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of (Zone - B) (Tilaboni) Khatra - Hirbandh - Ranibandh water supply scheme (BRGF ph - I project) at block - Hirbandh &amp; Khatra dist - Bankura under Bankura Khatra Sub - Division of Bankura Division, PHE Dte. ( Sl .No.- 13)</t>
   </si>
   <si>
     <t>VCH/000376/2022-2023</t>
   </si>
   <si>
     <t>SANJOY PATRA</t>
   </si>
   <si>
+    <t>Laying of HDPE pipe line near Pakhanna village (damaged due to widening of road) of Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>VCH/002489/2021-2022</t>
+  </si>
+  <si>
+    <t>VCH/002498/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying distribution system of UPVC pipe line with allied works from Near Bharakhullya air valve to BharakhullyaVillage (Purba Para) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>VCH/002522/2021-2022</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSAIN MONDAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system of UPVC pipe line with allied works at BharakhullyaVillage (Paschim Para) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>VCH/002523/2021-2022</t>
+  </si>
+  <si>
+    <t>Providing service for operation of 10 nos laboratory under Bankura Disctrict under Bankura Division, PHE Dte. for the period 01.11.2020 to 31.10.2021</t>
+  </si>
+  <si>
+    <t>VCH/002642/2021-2022</t>
+  </si>
+  <si>
+    <t>CLIFFORD FACILITY SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe 15 mm NB PVC to cover Dhatala, Banskkathia , Binoddihi mouza for const. and commissioning of FHTC connection with JJM and Jal Jeevan Mission of Shyampur ( Zone E ) under Saltota Chhatna W/S Scheme ( BRGF Ph -I) under Bankura Sadar Sub Division Of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002556/2021-2022</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Prayer for release fund for laboratory personal's for the Durga puja Festival 2021 "MMKS/219/ Sep 2021 dt - 02.09.2021"</t>
+  </si>
+  <si>
+    <t>VCH/002645/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line from S.P.N school to Barjora Maliara Main Road , Barjojora School Danga Prymary School to Dena Bank , Suman Tewary house to Barjora Maliara Main Road &amp; Baltu Babar Ashram of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>VCH/002525/2021-2022</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 03, Bhangaria, Magra , Sonadaha(part), Total House Hold -138'</t>
+  </si>
+  <si>
+    <t>VCH/002526/2021-2022</t>
+  </si>
+  <si>
+    <t>'Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Deuli (369) mouza by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household:- 322 Nos.'</t>
+  </si>
+  <si>
+    <t>VCH/002480/2021-2022</t>
+  </si>
+  <si>
+    <t>MESSRS FREEDOM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ARJUNPUR (Zone - N) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Arjunpur. No.of Mouza :- 01 (Kanchanpur (PART) Total House Hold - 507'</t>
+  </si>
+  <si>
+    <t>VCH/002495/2021-2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
   </si>
   <si>
     <t>VCH/002311/2021-2022</t>
   </si>
   <si>
     <t>FHTC/20</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
-    <t>UNICON INDIA</t>
-[...28 lines deleted...]
-  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Parkul (217), Mashara (218), Goaladanga (219), Chandanpur (261), Beniabaid (262) &amp; Kankradara (263) mouzas by retrofitting Zone-IIA (Baragari) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/002446/2021-2022</t>
   </si>
   <si>
-    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No.of Mouza :- 03, Bhangaria, Magra , Sonadaha(part), Total House Hold -138'</t>
-[...28 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ARJUNPUR (Zone - N) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Arjunpur. No.of Mouza :- 01 (Purandapur.) Total House Hold - 502'</t>
   </si>
   <si>
     <t>VCH/002499/2021-2022</t>
   </si>
   <si>
-    <t>Laying extra UPVC pipe 15 mm NB PVC to cover Dhatala, Banskkathia , Binoddihi mouza for const. and commissioning of FHTC connection with JJM and Jal Jeevan Mission of Shyampur ( Zone E ) under Saltota Chhatna W/S Scheme ( BRGF Ph -I) under Bankura Sadar Sub Division Of Bankura Division PHE Dte.</t>
-[...20 lines deleted...]
-    <t>VCH/002645/2021-2022</t>
+    <t>Laying HDPE pipeline from dhagra post office to chaitandihi more to increase pressure to cover Dhagra (82) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of zone - I ( Hatikheda ) of Khatra - Hirbandh - Ranibandh W/S Scheme (BRGF ph - I project) under Jal Jeevan Mission (JJM) and JAL SWAPNA under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000583/2022-2023</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Chakadoba (73), Lalraydihi (144), Bagjobra (145), Kadamkarali (146), Bhojda (147), Palashbani (148) &amp; Indpur (149) mouzas by retrofitting Zone-B (Tilabani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh &amp; Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000377/2022-2023</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Rudra (38), Mahespur (52), Chirkun Kanali (54) &amp; Budh Khila (60) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-J (Rudra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 20)</t>
+  </si>
+  <si>
+    <t>VCH/000752/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/03</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>Supply of stationary article for office of Bankura Division, PHE Dte. for the month sep</t>
+  </si>
+  <si>
+    <t>BILL/00044/2022-2023</t>
+  </si>
+  <si>
+    <t>05/12/2022</t>
+  </si>
+  <si>
+    <t>BANKURA WHOLESALE COSUMERS' CO-OPERATIVE SOCITY LTD.</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Naba Chiyada village to Mukundapur Primary School and Dulalpur Primary School to increase pressure in Mukundapur (21) and Dulalpur (32) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000557/2022-2023</t>
   </si>
   <si>
     <t>Installation of 4 nos. stand alone community purification plant with provision of tube well solar power operated pumping machinery and treatment unit for removal of fluoride affected habitation of different dev. Block under Bankura district within Bankura Division , PHE Dte.</t>
   </si>
   <si>
     <t>VCH/003128/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/31</t>
-[...4 lines deleted...]
-  <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Chakadoba (73), Lalraydihi (144), Bagjobra (145), Kadamkarali (146), Bhojda (147), Palashbani (148) &amp; Indpur (149) mouzas by retrofitting Zone-B (Tilabani) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh &amp; Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...47 lines deleted...]
-    <t>BANKURA WHOLESALE COSUMERS' CO-OPERATIVE SOCITY LTD.</t>
+    <t>laying extra HDPE pipe line to cover Dulalpur (32 ) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/003040/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P -Chandar, Name of Village- Murakata Ghosh Para, Total House Hold -75</t>
+  </si>
+  <si>
+    <t>VCH/002547/2021-2022</t>
+  </si>
+  <si>
+    <t>SOMA BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 03 nos, ( Dhatala, Binodihi ,Bashkatia) Total House Hold - 394.</t>
+  </si>
+  <si>
+    <t>VCH/002549/2021-2022</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Gadardihi (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - Gadardihi (Zone - E) . No.of Mouza :- 01 Lalbazar (PART-A) Total House Hold -141</t>
+  </si>
+  <si>
+    <t>VCH/002581/2021-2022</t>
+  </si>
+  <si>
+    <t>extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph- I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR- KOTALPUKUR (Zone - B), No. of Mouza :- 10 nos, (Basuda, Rajprasadpur (Part), Saldanga, Managram, Dewangrya, Numuigarya, Behargarya, Arjuni, Naykona &amp; Radhanagar)</t>
+  </si>
+  <si>
+    <t>VCH/002637/2021-2022</t>
+  </si>
+  <si>
+    <t>AMIYA KUMAR BIT</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Funtcional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of JOREHERA (Zone - B) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jorehira, No of Mouza:- 01 no, (Parasia), Total House Hold -155</t>
+  </si>
+  <si>
+    <t>VCH/002568/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Sonadaha, No. of Mouza :- 01 Laxmi janardanpur (Part), Total House Hold- 70 (Sl No of Work- 08)</t>
+  </si>
+  <si>
+    <t>VCH/002460/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover gara mouza for const. and commissioning of FHTC with Jal Jeevan mission (JJM) JAl Swapna of Jarehira ( Zone-B) under Saltora Chhatna Block W/S scheme (BRGF Ph-I ) under bankura Sadar Sub-Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002476/2021-2022</t>
+  </si>
+  <si>
+    <t>SK. ALAMAGIR ALAM</t>
+  </si>
+  <si>
+    <t>laying distribution system of UPVC pipe line with allied works from Oltotr to Madhavpur Village &amp; Bahadur pur Village under under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002521/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01(Purunia ), Total House Hold - 105 ( Sl .No.- 12 )</t>
   </si>
   <si>
     <t>VCH/002517/2021-2022</t>
   </si>
   <si>
-    <t>laying distribution system of UPVC pipe line with allied works from Oltotr to Madhavpur Village &amp; Bahadur pur Village under under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...74 lines deleted...]
-    <t>SK. ALAMAGIR ALAM</t>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jibanpur (92) mouzas by retrofitting Zone-Q (Jambedia) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh &amp; Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. part - A</t>
+  </si>
+  <si>
+    <t>VCH/000375/2022-2023</t>
+  </si>
+  <si>
+    <t>BILL/00045/2022-2023</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KR. BANERJEE</t>
   </si>
   <si>
     <t>'Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Belapal (368) mouza by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household:- 310 Nos.'</t>
   </si>
   <si>
     <t>VCH/002482/2021-2022</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jibanpur (92) mouzas by retrofitting Zone-Q (Jambedia) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh &amp; Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. part - A</t>
-[...11 lines deleted...]
-    <t>PRADIP KR. BANERJEE</t>
+    <t>Laying extra UPVC pipeline &amp; 15 mm pipe to cover parasia mouza for const. and commissioning of FHTC connection with JJM and Jal Swapna of Jorehere ( Zone- B ) under saltora chhatna W/S Scheme ( BRGF Ph - I ) under Bankura Sadar Sub Divisiob of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002566/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01, (Patdoha) Total House Hold - 489</t>
   </si>
   <si>
     <t>VCH/002315/2021-2022</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of EKTESWAR (Zone - I) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, No.of Mouza :- 02 (Ekteswar (PART ) &amp; Sankardihi. Total House Hold - 452 nos.</t>
+  </si>
+  <si>
+    <t>VCH/002483/2021-2022</t>
+  </si>
+  <si>
+    <t>aying extra HDPE pipe line to cover Hatikheda (20 ) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/003038/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra HDPE pipe line to cover Dhagra (82 ) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division</t>
+  </si>
+  <si>
+    <t>VCH/003032/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe, line to cover Mobarakpur , Agra, Sirasara mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f Cherabasta (Zone - K) under Bankura - I &amp; II &amp; Barjora - Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003113/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Debidia (86) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-D) (Sl. No.- 19)</t>
+  </si>
+  <si>
+    <t>VCH/002515/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Andharsole, No.of Mouza :- 01 (Andharthol (PART) Total House Hold - 499</t>
+  </si>
+  <si>
+    <t>VCH/003099/2021-2022</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>VCH/002527/2021-2022</t>
+  </si>
+  <si>
+    <t>VCH/002643/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover Kulpat bankati, Gourandihi, Kesia, Ladadihi, Ramdihi, Choto kalajharia, Radharamanpur, Baro kalajuria mouzas for construction and commissioning of ' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of BANKATI (Zone- R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002635/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kesia (241), Bhalaidiha (242), Kapaskhera (243) &amp; Katar (245) mouzas by retrofitting Zone-G (Kadra) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002647/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 1 nos, Barkona Total House Hold - 620.</t>
+  </si>
+  <si>
+    <t>VCH/002478/2021-2022</t>
+  </si>
+  <si>
+    <t>'Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATARKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Chatarkanali, No.of Mouza :- 06, Patna Joykrishnapur, Kunjaban, Bhedua Purusottampur, Puramauna, Sankarpur &amp; Narrah (PART), Total House Hold - 528.'</t>
+  </si>
+  <si>
+    <t>VCH/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Majura (372) mouza by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household:- 547 Nos.'</t>
+  </si>
+  <si>
+    <t>VCH/002443/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Debidia (86) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No.- 16)</t>
+  </si>
+  <si>
+    <t>VCH/002511/2021-2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 02 Laxminarayanpur &amp; Gangadar pur ), Total House Hold - 99 ( Sl .No.- 13)</t>
   </si>
   <si>
     <t>VCH/002559/2021-2022</t>
   </si>
   <si>
-    <t>VCH/002643/2021-2022</t>
-[...100 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipeline to cover Tamakhun (62) mouza Construction and commissioning of FHTC (Functional House Hold Tap Connection) in work of Zone-J (Rudra), by improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme.under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 28</t>
   </si>
   <si>
     <t>VCH/000568/2022-2023</t>
   </si>
   <si>
     <t>Laying extra HDPE pipeline to cover Rudra (38) Mahespur (52) chirkun Kanali (54) &amp; Budh Khila (60) mouza Construction and commissioning of FHTC (Functional House Hold Tap Connection) in work of Zone-J (Rudra), by improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme.under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 20</t>
   </si>
   <si>
     <t>VCH/000569/2022-2023</t>
   </si>
   <si>
-    <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 02 nos mousas (Garerban, Ekteswar (Part, 30%), of pipe water supply scheme for Ekteswar (Zone- II) &amp; its adjoining mouzas under Bankura - II Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Ekteswar, No.of Mouza :- 02 no., (Garerban, Ekteswar (Part, 30%), Total House Hold - 480 nos.</t>
-[...92 lines deleted...]
-    <t>VCH/000558/2022-2023</t>
+    <t>Work Order for Supply, Delivery and Stacking of C.I.D.F. Sluice Valve for ¿FHTC (Functional House Hold Tap Connection)¿ work of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>VCH/002640/2021-2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>aying extra HDPE pipe line to cover Ambikanagar ( 19) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, part - A</t>
+  </si>
+  <si>
+    <t>VCH/003033/2021-2022</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC pipeline to cover Gobarda (152) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-A (Bhuakana) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 08)</t>
+  </si>
+  <si>
+    <t>VCH/002459/2021-2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe lineto cover Bhedua (264) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Gargarya Zone- IIA (Baragari) of Khatra - Hirbandh-Ranibandh water supply scheme (BRGF Ph-I) at Block- Khatra Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. part - A Sl no - 01</t>
+  </si>
+  <si>
+    <t>VCH/002967/2021-2022</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 04 (Matranga, Pratappur, Balarampur &amp; Teleghra) Total House Hold - 576'</t>
+  </si>
+  <si>
+    <t>VCH/003116/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Cherabasta. No.of Mouza :- 02 (Akurbad &amp; Banki, ) Total House Hold - 633'</t>
+  </si>
+  <si>
+    <t>VCH/003114/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No.of Mouza :- 04 (Gourangadihi, Ledadihi, Ramdihi &amp; Gouripur .), Total House Hold - 434</t>
   </si>
   <si>
     <t>VCH/002519/2021-2022</t>
   </si>
   <si>
-    <t>Work Order for Laying extra UPVC pipeline to cover Gobarda (152) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-A (Bhuakana) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 08)</t>
-[...8 lines deleted...]
-    <t>VCH/003116/2021-2022</t>
+    <t>Assessment of performance of the scheme including actual delivery of drinking water supply scheme qulity of water being supplied and assess peoples perception of the supply of water including the level of peoples satisfaction of the piped water supply scheme for Bankura district convering 14 blocks in 1st phase founded under backward region grant fund (BRGF) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003127/2021-2022</t>
+  </si>
+  <si>
+    <t>SUPPORT FOR IMPROVEMENT OF GOVERNANCE &amp; MONITORING ADVANCEMENT FOUNDATION</t>
+  </si>
+  <si>
+    <t>extra UPVC pipe line of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - JOYKRISHNAPUR (Zone- I), Name of mouza- Joykrishna pur Sarenga (PART- B),</t>
+  </si>
+  <si>
+    <t>VCH/002634/2021-2022</t>
+  </si>
+  <si>
+    <t>Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B)) . No.of Mouza :10 (Basuda, Rajprasadpur(Part), Saldanga, Managram, Dewangrya, Numuigarya, Behargarya, Arjuni, Naykona &amp; Radhanagar ), Total House Hold -473</t>
+  </si>
+  <si>
+    <t>VCH/002463/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC , Jal jeevan mission and Jal Swapna of Kotalpur ( Zone-B ) under bankura I , II &amp; Barjora Block W/S scheme ( BRGF Ph - I ) under Bankura Sadar Sub-Division , PHE Dte. Block Barjora , Name of OHR Kotulpur ( Zone-B ) . No.Of Mouzas: 05 ( Purakunda , Sitalpur, suratpur , Chandi &amp; Balarampur ) Total H.Hold : 958</t>
+  </si>
+  <si>
+    <t>VCH/002534/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 03 (Kantabandh ,Radharamanpur , Birsing pur ), Total House Hold -166</t>
+  </si>
+  <si>
+    <t>VCH/002530/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of JOREHERA (Zone - B) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jorehira, No of Mouza:- 01 no, (Gara), Total House Hold -132</t>
   </si>
   <si>
     <t>VCH/002466/2021-2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 03 (Kantabandh ,Radharamanpur , Birsing pur ), Total House Hold -166</t>
-[...19 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, G.P - Chandar, Name of Village- Murakata Roy Para, Total House Hold -75</t>
   </si>
   <si>
     <t>VCH/002501/2021-2022</t>
   </si>
   <si>
-    <t>aying extra HDPE pipe line to cover Ambikanagar ( 19) mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Zone - l (Hatikheda) Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, part - A</t>
-[...20 lines deleted...]
-    <t>TARINI CHARAN UPADHYAY</t>
+    <t>VCH/000744/2022-2023</t>
   </si>
   <si>
     <t>Laying distribution system of UPVC pipe line with allied works from Near Beliatore police Station air valve to Oltora Village under under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002638/2021-2022</t>
   </si>
   <si>
-    <t>Work Order for Supply, Delivery and Stacking of C.I.D.F. Sluice Valve for ¿FHTC (Functional House Hold Tap Connection)¿ work of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
-[...334 lines deleted...]
-  <si>
     <t>Laying HDPE pipeline from Rajabandh to Dhanara to increase pressure at Dhanara (36) &amp; Gholkuri (27) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ of Augmentation of Zone-J (Rudra) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000472/2022-2023</t>
   </si>
   <si>
     <t>287/BQA</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
-  </si>
-[...232 lines deleted...]
-    <t>675/KSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2840,110 +2840,110 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.19</v>
+        <v>3.84</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>3.44</v>
+        <v>4.19</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -2958,51 +2958,51 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>3.83</v>
+        <v>3.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -3014,13746 +3014,13746 @@
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>3.4</v>
+        <v>3.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>12.24</v>
+        <v>3.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.28</v>
+        <v>3.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.37</v>
+        <v>3.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>36.83</v>
+        <v>4.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.63</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>66.88</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>251.08</v>
+        <v>3.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="P12" s="4">
-        <v>191.43</v>
+        <v>3.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10.68</v>
+        <v>12.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.17</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>4.36</v>
+        <v>12.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>40.2</v>
+        <v>27.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
       <c r="P16" s="4">
-        <v>13.71</v>
+        <v>7.37</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="P17" s="4">
-        <v>12.37</v>
+        <v>36.83</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>49.26</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>133.77</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="P18" s="4">
-        <v>4.26</v>
+        <v>251.08</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="P19" s="4">
-        <v>1.57</v>
+        <v>191.43</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="P20" s="4">
-        <v>4.23</v>
+        <v>1.8</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="P21" s="4">
-        <v>3.52</v>
+        <v>4.71</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="P22" s="4">
-        <v>4.56</v>
+        <v>5</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="P23" s="4">
-        <v>1.35</v>
+        <v>3.53</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="P24" s="4">
-        <v>4.4</v>
+        <v>9.23</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="I25" s="13"/>
-      <c r="J25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>127</v>
+        <v>69</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="P25" s="4">
-        <v>37.11</v>
+        <v>10.68</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="I26" s="13"/>
-      <c r="J26" s="13"/>
+      <c r="J26" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="P26" s="4">
-        <v>4.59</v>
+        <v>4.36</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="P27" s="4">
-        <v>4.19</v>
+        <v>3.98</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="I28" s="13"/>
-      <c r="J28" s="13"/>
+      <c r="J28" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="P28" s="4">
-        <v>1.75</v>
+        <v>4.36</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="I29" s="13"/>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="L29" s="4"/>
+        <v>131</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>132</v>
+      </c>
       <c r="M29" s="4" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="P29" s="4">
-        <v>2.42</v>
+        <v>4.23</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="I30" s="13"/>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="L30" s="4"/>
+        <v>135</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>136</v>
+      </c>
       <c r="M30" s="4" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P30" s="4">
-        <v>4.94</v>
+        <v>4.56</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L31" s="4"/>
+        <v>142</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>143</v>
+      </c>
       <c r="M31" s="4" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="P31" s="4">
-        <v>4.85</v>
+        <v>135.35</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>59.06</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>43.64</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="I32" s="13"/>
-      <c r="J32" s="13"/>
+      <c r="J32" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>138</v>
+        <v>70</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="P32" s="4">
-        <v>3.98</v>
+        <v>40.2</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="I33" s="13"/>
-[...1 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="M33" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>0.24</v>
+        <v>13.71</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>6.27</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I34" s="13"/>
-[...1 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M34" s="4" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>138</v>
+        <v>70</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P34" s="4">
-        <v>37.69</v>
+        <v>56.47</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I35" s="13"/>
-      <c r="J35" s="13"/>
+      <c r="J35" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K35" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="P35" s="4">
-        <v>0.04</v>
+        <v>26.36</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>50.61</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>191.98</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I36" s="13"/>
-      <c r="J36" s="13"/>
+      <c r="J36" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="L36" s="4"/>
+        <v>162</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>163</v>
+      </c>
       <c r="M36" s="4" t="s">
-        <v>145</v>
+        <v>69</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="P36" s="4">
-        <v>1.61</v>
+        <v>27.18</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I37" s="13"/>
-      <c r="J37" s="13"/>
+      <c r="J37" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="P37" s="4">
-        <v>5.68</v>
+        <v>4.5</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I38" s="13"/>
-      <c r="J38" s="13"/>
+      <c r="J38" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P38" s="4">
-        <v>9.23</v>
+        <v>4.26</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I39" s="13"/>
-      <c r="J39" s="13"/>
+      <c r="J39" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>149</v>
+        <v>122</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>149</v>
+        <v>123</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="P39" s="4">
-        <v>2.76</v>
+        <v>3.36</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I40" s="13"/>
-      <c r="J40" s="13"/>
+      <c r="J40" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="P40" s="4">
-        <v>4.21</v>
+        <v>3.52</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I41" s="13"/>
-      <c r="J41" s="13"/>
+      <c r="J41" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="P41" s="4">
-        <v>4.69</v>
+        <v>1.35</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="I42" s="13"/>
-      <c r="J42" s="13"/>
+      <c r="J42" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K42" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>137</v>
+        <v>183</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>179</v>
+        <v>112</v>
       </c>
       <c r="P42" s="4">
-        <v>12.64</v>
+        <v>4.9</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="I43" s="13"/>
-      <c r="J43" s="13"/>
+      <c r="J43" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>131</v>
+        <v>188</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>65</v>
+        <v>174</v>
       </c>
       <c r="P43" s="4">
-        <v>1.98</v>
+        <v>3.48</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="I44" s="13"/>
-      <c r="J44" s="13"/>
+      <c r="J44" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K44" s="4" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>137</v>
+        <v>191</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="P44" s="4">
-        <v>2.19</v>
+        <v>3.78</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N45" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="I45" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O45" s="4" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="P45" s="4">
-        <v>4.12</v>
+        <v>3.56</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="I46" s="13"/>
-      <c r="J46" s="13"/>
+      <c r="J46" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K46" s="4" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>137</v>
+        <v>197</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="P46" s="4">
-        <v>2.75</v>
+        <v>4.97</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I47" s="13"/>
-      <c r="J47" s="13"/>
+      <c r="J47" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K47" s="4" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>131</v>
+        <v>200</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="P47" s="4">
-        <v>3.8</v>
+        <v>2.6</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="I48" s="13"/>
-      <c r="J48" s="13"/>
+      <c r="J48" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K48" s="4" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="P48" s="4">
-        <v>1.24</v>
+        <v>1.57</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="I49" s="13"/>
-      <c r="J49" s="13"/>
+      <c r="J49" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K49" s="4" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L49" s="4"/>
+        <v>205</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>206</v>
+      </c>
       <c r="M49" s="4" t="s">
-        <v>141</v>
+        <v>184</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>141</v>
+        <v>185</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>142</v>
+        <v>112</v>
       </c>
       <c r="P49" s="4">
-        <v>2.47</v>
+        <v>4.01</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="I50" s="13"/>
-      <c r="J50" s="13"/>
+      <c r="J50" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K50" s="4" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="L50" s="4"/>
+        <v>208</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>209</v>
+      </c>
       <c r="M50" s="4" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>145</v>
+        <v>211</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>146</v>
+        <v>212</v>
       </c>
       <c r="P50" s="4">
-        <v>4.95</v>
+        <v>12.37</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="I51" s="13"/>
-      <c r="J51" s="13"/>
+      <c r="J51" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K51" s="4" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>154</v>
+        <v>215</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="P51" s="4">
-        <v>2.02</v>
+        <v>2.87</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="I52" s="13"/>
-      <c r="J52" s="13"/>
+      <c r="J52" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K52" s="4" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>154</v>
+        <v>218</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>149</v>
+        <v>220</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>115</v>
+        <v>221</v>
       </c>
       <c r="P52" s="4">
-        <v>0.23</v>
+        <v>14.75</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>26.75</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>181.35</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="L53" s="4"/>
+        <v>223</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>224</v>
+      </c>
       <c r="M53" s="4" t="s">
-        <v>141</v>
+        <v>225</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>141</v>
+        <v>225</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>204</v>
+        <v>90</v>
       </c>
       <c r="P53" s="4">
-        <v>3.1</v>
+        <v>1.98</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>122</v>
+        <v>229</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>122</v>
+        <v>229</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="P54" s="4">
-        <v>3.15</v>
+        <v>2.19</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>131</v>
+        <v>228</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>132</v>
+        <v>229</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>132</v>
+        <v>229</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="P55" s="4">
-        <v>4.78</v>
+        <v>4.12</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>137</v>
+        <v>224</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="P56" s="4">
-        <v>4.6</v>
+        <v>3.8</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>213</v>
+        <v>235</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>214</v>
+        <v>236</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>137</v>
+        <v>228</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>138</v>
+        <v>229</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>138</v>
+        <v>229</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>146</v>
+        <v>221</v>
       </c>
       <c r="P57" s="4">
-        <v>4.87</v>
+        <v>2.75</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>215</v>
+        <v>237</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>137</v>
+        <v>239</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>138</v>
+        <v>240</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>138</v>
+        <v>240</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>217</v>
+        <v>139</v>
       </c>
       <c r="P58" s="4">
-        <v>3.06</v>
+        <v>1.24</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="I59" s="13"/>
-      <c r="J59" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="P59" s="4">
-        <v>1.91</v>
+        <v>4.78</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="I60" s="13"/>
-      <c r="J60" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="P60" s="4">
-        <v>3.78</v>
+        <v>3.15</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
+      <c r="K61" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M61" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="I61" s="13"/>
-[...11 lines deleted...]
-      </c>
       <c r="N61" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="P61" s="4">
-        <v>4.62</v>
+        <v>4.6</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="I62" s="13"/>
-      <c r="J62" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>237</v>
+        <v>112</v>
       </c>
       <c r="P62" s="4">
-        <v>2.34</v>
+        <v>4.87</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="I63" s="13"/>
-      <c r="J63" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="P63" s="4">
-        <v>3.82</v>
+        <v>3.06</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="I64" s="13"/>
-      <c r="J64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="L64" s="4"/>
       <c r="M64" s="4" t="s">
-        <v>221</v>
+        <v>144</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>241</v>
+        <v>144</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>242</v>
+        <v>62</v>
       </c>
       <c r="P64" s="4">
-        <v>3.73</v>
+        <v>3.1</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="I65" s="13"/>
-      <c r="J65" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>162</v>
+        <v>90</v>
       </c>
       <c r="P65" s="4">
-        <v>3.26</v>
+        <v>4.19</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="I66" s="13"/>
-      <c r="J66" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>242</v>
+        <v>90</v>
       </c>
       <c r="P66" s="4">
-        <v>3.03</v>
+        <v>4.59</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="I67" s="13"/>
-      <c r="J67" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>46</v>
+        <v>229</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P67" s="4">
-        <v>3.53</v>
+        <v>1.75</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="I68" s="13"/>
-      <c r="J68" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>99</v>
+        <v>246</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>100</v>
+        <v>246</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>146</v>
+        <v>266</v>
       </c>
       <c r="P68" s="4">
-        <v>4.01</v>
+        <v>4.4</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="I69" s="13"/>
-      <c r="J69" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>76</v>
+        <v>270</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>77</v>
+        <v>270</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>85</v>
+        <v>271</v>
       </c>
       <c r="P69" s="4">
-        <v>4.5</v>
+        <v>37.11</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="I70" s="13"/>
-      <c r="J70" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="L70" s="4"/>
       <c r="M70" s="4" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="P70" s="4">
-        <v>2.6</v>
+        <v>4.94</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="I71" s="13"/>
-      <c r="J71" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>269</v>
+        <v>228</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>76</v>
+        <v>229</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>77</v>
+        <v>229</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>237</v>
+        <v>71</v>
       </c>
       <c r="P71" s="4">
-        <v>3.36</v>
+        <v>3.98</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="I72" s="13"/>
-      <c r="J72" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>272</v>
+        <v>239</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>99</v>
+        <v>240</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P72" s="4">
-        <v>2.87</v>
+        <v>0.24</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I73" s="13"/>
-      <c r="J73" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="L73" s="4"/>
       <c r="M73" s="4" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>146</v>
+        <v>58</v>
       </c>
       <c r="P73" s="4">
-        <v>3.56</v>
+        <v>2.42</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="I74" s="13"/>
-      <c r="J74" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J74" s="13"/>
       <c r="K74" s="4" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>278</v>
+        <v>239</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>99</v>
+        <v>240</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P74" s="4">
-        <v>4.97</v>
+        <v>0.04</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="I75" s="13"/>
-      <c r="J75" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J75" s="13"/>
       <c r="K75" s="4" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>281</v>
+        <v>228</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>99</v>
+        <v>229</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>100</v>
+        <v>229</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>146</v>
+        <v>285</v>
       </c>
       <c r="P75" s="4">
-        <v>4.9</v>
+        <v>37.69</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I76" s="13"/>
-      <c r="J76" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J76" s="13"/>
       <c r="K76" s="4" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="L76" s="4"/>
       <c r="M76" s="4" t="s">
-        <v>76</v>
+        <v>240</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>77</v>
+        <v>240</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>237</v>
+        <v>50</v>
       </c>
       <c r="P76" s="4">
-        <v>3.48</v>
+        <v>4.85</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I77" s="13"/>
-      <c r="J77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J77" s="13"/>
       <c r="K77" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>287</v>
+        <v>228</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="P77" s="4">
-        <v>3.67</v>
+        <v>5.68</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I78" s="13"/>
-      <c r="J78" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J78" s="13"/>
       <c r="K78" s="4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>291</v>
+        <v>228</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>292</v>
+        <v>229</v>
       </c>
       <c r="N78" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O78" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="O78" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P78" s="4">
-        <v>5.68</v>
+        <v>9.23</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="I79" s="13"/>
+      <c r="J79" s="13"/>
+      <c r="K79" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="I79" s="13"/>
-[...3 lines deleted...]
-      <c r="K79" s="4" t="s">
+      <c r="L79" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="O79" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="L79" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P79" s="4">
-        <v>3.78</v>
+        <v>2.76</v>
       </c>
       <c r="Q79" s="4">
         <v>0</v>
       </c>
       <c r="R79" s="4">
         <v>0</v>
       </c>
       <c r="S79" s="4">
         <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="I80" s="13"/>
       <c r="J80" s="13"/>
       <c r="K80" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O80" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="L80" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P80" s="4">
-        <v>1.41</v>
+        <v>4.21</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="I81" s="13"/>
       <c r="J81" s="13"/>
       <c r="K81" s="4" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="L81" s="4"/>
       <c r="M81" s="4" t="s">
-        <v>306</v>
+        <v>274</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>306</v>
+        <v>274</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>307</v>
+        <v>31</v>
       </c>
       <c r="P81" s="4">
-        <v>12.3</v>
+        <v>1.61</v>
       </c>
       <c r="Q81" s="4">
         <v>0</v>
       </c>
       <c r="R81" s="4">
         <v>0</v>
       </c>
       <c r="S81" s="4">
         <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="I82" s="13"/>
       <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>300</v>
+        <v>224</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>301</v>
+        <v>225</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>301</v>
+        <v>225</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>310</v>
+        <v>58</v>
       </c>
       <c r="P82" s="4">
-        <v>0.5</v>
+        <v>4.69</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="I83" s="13"/>
       <c r="J83" s="13"/>
       <c r="K83" s="4" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>313</v>
+        <v>228</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="P83" s="4">
-        <v>4.92</v>
+        <v>12.64</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="4" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="4" t="s">
-        <v>314</v>
+        <v>144</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>314</v>
+        <v>144</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>288</v>
+        <v>58</v>
       </c>
       <c r="P84" s="4">
-        <v>6.47</v>
+        <v>2.47</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="I85" s="13"/>
       <c r="J85" s="13"/>
       <c r="K85" s="4" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>305</v>
+        <v>239</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>319</v>
+        <v>139</v>
       </c>
       <c r="P85" s="4">
-        <v>13.71</v>
+        <v>2.02</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>121</v>
+        <v>239</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>322</v>
+        <v>240</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>322</v>
+        <v>240</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>288</v>
+        <v>139</v>
       </c>
       <c r="P86" s="4">
-        <v>4.82</v>
+        <v>0.23</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L87" s="4"/>
       <c r="M87" s="4" t="s">
-        <v>322</v>
+        <v>274</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>322</v>
+        <v>274</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>157</v>
+        <v>112</v>
       </c>
       <c r="P87" s="4">
-        <v>22.73</v>
+        <v>4.95</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="I88" s="13"/>
-      <c r="J88" s="13"/>
+      <c r="J88" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K88" s="4" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="P88" s="4">
-        <v>4.44</v>
+        <v>1.91</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="I89" s="13"/>
-      <c r="J89" s="13"/>
+      <c r="J89" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K89" s="4" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>288</v>
+        <v>325</v>
       </c>
       <c r="P89" s="4">
-        <v>6.56</v>
+        <v>3.78</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="I90" s="13"/>
-      <c r="J90" s="13"/>
+      <c r="J90" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K90" s="4" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="P90" s="4">
-        <v>47.33</v>
+        <v>4.62</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="I91" s="13"/>
-      <c r="J91" s="13"/>
+      <c r="J91" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K91" s="4" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>237</v>
+        <v>174</v>
       </c>
       <c r="P91" s="4">
-        <v>0.42</v>
+        <v>2.34</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="I92" s="13"/>
+      <c r="J92" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="L92" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="M92" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="N92" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="O92" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="I92" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P92" s="4">
-        <v>4.78</v>
+        <v>3.82</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="I93" s="13"/>
+      <c r="J93" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K93" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="I93" s="13"/>
-[...1 lines deleted...]
-      <c r="K93" s="4" t="s">
+      <c r="L93" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="L93" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M93" s="4" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="P93" s="4">
-        <v>0.66</v>
+        <v>3.73</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="I94" s="13"/>
-      <c r="J94" s="13"/>
+      <c r="J94" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K94" s="4" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="P94" s="4">
-        <v>4.78</v>
+        <v>3.26</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="I95" s="13"/>
+      <c r="J95" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="L95" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="I95" s="13"/>
-[...6 lines deleted...]
-      </c>
       <c r="M95" s="4" t="s">
-        <v>349</v>
+        <v>318</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="P95" s="4">
-        <v>6.57</v>
+        <v>3.03</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
         <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="I96" s="13"/>
+      <c r="J96" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K96" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="M96" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="I96" s="13"/>
-[...1 lines deleted...]
-      <c r="K96" s="4" t="s">
+      <c r="N96" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="L96" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M96" s="4" t="s">
+      <c r="O96" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="N96" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P96" s="4">
-        <v>2.91</v>
+        <v>0.01</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>354</v>
       </c>
       <c r="I97" s="13"/>
-      <c r="J97" s="13"/>
+      <c r="J97" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K97" s="4" t="s">
         <v>355</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>121</v>
+        <v>356</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="P97" s="4">
-        <v>3.19</v>
+        <v>0.87</v>
       </c>
       <c r="Q97" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R97" s="4">
-        <v>0</v>
+        <v>84.23</v>
       </c>
       <c r="S97" s="4">
         <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="I98" s="13"/>
-      <c r="J98" s="13"/>
+      <c r="J98" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K98" s="4" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>361</v>
+        <v>35</v>
       </c>
       <c r="P98" s="4">
-        <v>152</v>
+        <v>0.86</v>
       </c>
       <c r="Q98" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R98" s="4">
-        <v>0</v>
+        <v>304.26</v>
       </c>
       <c r="S98" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="I99" s="13"/>
+        <v>365</v>
+      </c>
+      <c r="I99" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="J99" s="13"/>
       <c r="K99" s="4" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>121</v>
+        <v>367</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>322</v>
+        <v>368</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>322</v>
+        <v>369</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>288</v>
+        <v>255</v>
       </c>
       <c r="P99" s="4">
-        <v>4.78</v>
+        <v>0.86</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="I100" s="13"/>
-      <c r="J100" s="13"/>
+      <c r="J100" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K100" s="4" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>300</v>
+        <v>372</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>301</v>
+        <v>373</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>301</v>
+        <v>358</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="P100" s="4">
-        <v>3.6</v>
+        <v>7.7</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="I101" s="13"/>
-      <c r="J101" s="13"/>
+      <c r="J101" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K101" s="4" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>300</v>
+        <v>377</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>301</v>
+        <v>337</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="P101" s="4">
-        <v>2.99</v>
+        <v>3.67</v>
       </c>
       <c r="Q101" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R101" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S101" s="4">
         <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="I102" s="13"/>
-      <c r="J102" s="13"/>
+      <c r="J102" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K102" s="4" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>300</v>
+        <v>381</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>301</v>
+        <v>332</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>301</v>
+        <v>333</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="P102" s="4">
-        <v>4.96</v>
+        <v>3.93</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="I103" s="13"/>
-      <c r="J103" s="13"/>
+      <c r="J103" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K103" s="4" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>305</v>
+        <v>385</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>59</v>
+        <v>174</v>
       </c>
       <c r="P103" s="4">
-        <v>38.69</v>
+        <v>3.83</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="I104" s="13"/>
+      <c r="J104" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K104" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="L104" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="M104" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="I104" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N104" s="4" t="s">
-        <v>301</v>
+        <v>358</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="P104" s="4">
-        <v>1.64</v>
+        <v>5.68</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
         <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="I105" s="13"/>
-      <c r="J105" s="13"/>
+      <c r="J105" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K105" s="4" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>342</v>
+        <v>392</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>343</v>
+        <v>393</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>378</v>
+        <v>153</v>
       </c>
       <c r="P105" s="4">
-        <v>6.16</v>
+        <v>4.95</v>
       </c>
       <c r="Q105" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R105" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="S105" s="4">
         <v>0</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="I106" s="13"/>
       <c r="J106" s="13"/>
       <c r="K106" s="4" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>121</v>
+        <v>396</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>322</v>
+        <v>397</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>322</v>
+        <v>397</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>288</v>
+        <v>398</v>
       </c>
       <c r="P106" s="4">
-        <v>4.78</v>
+        <v>87.84</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
         <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="I107" s="13"/>
       <c r="J107" s="13"/>
       <c r="K107" s="4" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>121</v>
+        <v>400</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>322</v>
+        <v>401</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>322</v>
+        <v>401</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>288</v>
+        <v>94</v>
       </c>
       <c r="P107" s="4">
-        <v>1.66</v>
+        <v>11.61</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
         <v>0</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="I108" s="13"/>
       <c r="J108" s="13"/>
       <c r="K108" s="4" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>121</v>
+        <v>400</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>322</v>
+        <v>401</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>322</v>
+        <v>401</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>288</v>
+        <v>94</v>
       </c>
       <c r="P108" s="4">
-        <v>6.93</v>
+        <v>4.07</v>
       </c>
       <c r="Q108" s="4">
         <v>0</v>
       </c>
       <c r="R108" s="4">
         <v>0</v>
       </c>
       <c r="S108" s="4">
         <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="I109" s="13"/>
       <c r="J109" s="13"/>
       <c r="K109" s="4" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>300</v>
+        <v>406</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>387</v>
+        <v>221</v>
       </c>
       <c r="P109" s="4">
-        <v>4.94</v>
+        <v>4.81</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
         <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="I110" s="13"/>
       <c r="J110" s="13"/>
       <c r="K110" s="4" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>305</v>
+        <v>245</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>306</v>
+        <v>410</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>306</v>
+        <v>410</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="P110" s="4">
-        <v>10.69</v>
+        <v>3.52</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
         <v>0</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="I111" s="13"/>
       <c r="J111" s="13"/>
       <c r="K111" s="4" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>342</v>
+        <v>413</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>343</v>
+        <v>414</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>343</v>
+        <v>414</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>344</v>
+        <v>94</v>
       </c>
       <c r="P111" s="4">
-        <v>0.14</v>
+        <v>151.09</v>
       </c>
       <c r="Q111" s="4">
         <v>0</v>
       </c>
       <c r="R111" s="4">
         <v>0</v>
       </c>
       <c r="S111" s="4">
         <v>0</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3"/>
       <c r="D112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>393</v>
+        <v>415</v>
       </c>
       <c r="I112" s="13"/>
       <c r="J112" s="13"/>
       <c r="K112" s="4" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>395</v>
+        <v>417</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="P112" s="4">
-        <v>21.73</v>
+        <v>2.88</v>
       </c>
       <c r="Q112" s="4">
         <v>0</v>
       </c>
       <c r="R112" s="4">
         <v>0</v>
       </c>
       <c r="S112" s="4">
         <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="I113" s="13"/>
       <c r="J113" s="13"/>
       <c r="K113" s="4" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>356</v>
+        <v>71</v>
       </c>
       <c r="P113" s="4">
-        <v>4.24</v>
+        <v>4.42</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
         <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="I114" s="13"/>
       <c r="J114" s="13"/>
       <c r="K114" s="4" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="L114" s="4"/>
+        <v>424</v>
+      </c>
+      <c r="L114" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M114" s="4" t="s">
-        <v>402</v>
+        <v>426</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>402</v>
+        <v>426</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>85</v>
+        <v>427</v>
       </c>
       <c r="P114" s="4">
-        <v>4.87</v>
+        <v>1.4</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
       <c r="I115" s="13"/>
       <c r="J115" s="13"/>
       <c r="K115" s="4" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="L115" s="4"/>
+        <v>429</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>245</v>
+      </c>
       <c r="M115" s="4" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="P115" s="4">
-        <v>5.44</v>
+        <v>4.74</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
         <v>0</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="I116" s="13"/>
       <c r="J116" s="13"/>
       <c r="K116" s="4" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>288</v>
+        <v>378</v>
       </c>
       <c r="P116" s="4">
-        <v>2.51</v>
+        <v>57.01</v>
       </c>
       <c r="Q116" s="4">
         <v>0</v>
       </c>
       <c r="R116" s="4">
         <v>0</v>
       </c>
       <c r="S116" s="4">
         <v>0</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="4" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="L117" s="4"/>
+        <v>435</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M117" s="4" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
       <c r="P117" s="4">
-        <v>0.4</v>
+        <v>3.38</v>
       </c>
       <c r="Q117" s="4">
         <v>0</v>
       </c>
       <c r="R117" s="4">
         <v>0</v>
       </c>
       <c r="S117" s="4">
         <v>0</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="I118" s="13"/>
       <c r="J118" s="13"/>
       <c r="K118" s="4" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>123</v>
+        <v>439</v>
       </c>
       <c r="P118" s="4">
-        <v>2.08</v>
+        <v>21.47</v>
       </c>
       <c r="Q118" s="4">
         <v>0</v>
       </c>
       <c r="R118" s="4">
         <v>0</v>
       </c>
       <c r="S118" s="4">
         <v>0</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>417</v>
+        <v>440</v>
       </c>
       <c r="I119" s="13"/>
       <c r="J119" s="13"/>
       <c r="K119" s="4" t="s">
-        <v>418</v>
+        <v>441</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>300</v>
+        <v>406</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>301</v>
+        <v>442</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>301</v>
+        <v>442</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>366</v>
+        <v>443</v>
       </c>
       <c r="P119" s="4">
-        <v>4.83</v>
+        <v>44.72</v>
       </c>
       <c r="Q119" s="4">
         <v>0</v>
       </c>
       <c r="R119" s="4">
         <v>0</v>
       </c>
       <c r="S119" s="4">
         <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3"/>
       <c r="D120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="I120" s="13"/>
       <c r="J120" s="13"/>
       <c r="K120" s="4" t="s">
-        <v>420</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="L120" s="4"/>
       <c r="M120" s="4" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>423</v>
+        <v>378</v>
       </c>
       <c r="P120" s="4">
-        <v>0.97</v>
+        <v>3.67</v>
       </c>
       <c r="Q120" s="4">
         <v>0</v>
       </c>
       <c r="R120" s="4">
         <v>0</v>
       </c>
       <c r="S120" s="4">
         <v>0</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="I121" s="13"/>
       <c r="J121" s="13"/>
       <c r="K121" s="4" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="L121" s="4"/>
       <c r="M121" s="4" t="s">
-        <v>301</v>
+        <v>449</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>301</v>
+        <v>449</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="P121" s="4">
-        <v>0.3</v>
+        <v>6.57</v>
       </c>
       <c r="Q121" s="4">
         <v>0</v>
       </c>
       <c r="R121" s="4">
         <v>0</v>
       </c>
       <c r="S121" s="4">
         <v>0</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>427</v>
+        <v>451</v>
       </c>
       <c r="I122" s="13"/>
       <c r="J122" s="13"/>
       <c r="K122" s="4" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>300</v>
+        <v>406</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>387</v>
+        <v>94</v>
       </c>
       <c r="P122" s="4">
-        <v>5.51</v>
+        <v>2.08</v>
       </c>
       <c r="Q122" s="4">
         <v>0</v>
       </c>
       <c r="R122" s="4">
         <v>0</v>
       </c>
       <c r="S122" s="4">
         <v>0</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="I123" s="13"/>
       <c r="J123" s="13"/>
       <c r="K123" s="4" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>300</v>
+        <v>455</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>301</v>
+        <v>456</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>301</v>
+        <v>456</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>375</v>
+        <v>285</v>
       </c>
       <c r="P123" s="4">
-        <v>2.96</v>
+        <v>6.26</v>
       </c>
       <c r="Q123" s="4">
         <v>0</v>
       </c>
       <c r="R123" s="4">
         <v>0</v>
       </c>
       <c r="S123" s="4">
         <v>0</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="I124" s="13"/>
       <c r="J124" s="13"/>
       <c r="K124" s="4" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>327</v>
+        <v>400</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>328</v>
+        <v>401</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>328</v>
+        <v>401</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
       <c r="P124" s="4">
-        <v>3.91</v>
+        <v>1.31</v>
       </c>
       <c r="Q124" s="4">
         <v>0</v>
       </c>
       <c r="R124" s="4">
         <v>0</v>
       </c>
       <c r="S124" s="4">
         <v>0</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="I125" s="13"/>
       <c r="J125" s="13"/>
       <c r="K125" s="4" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>366</v>
+        <v>94</v>
       </c>
       <c r="P125" s="4">
-        <v>0.52</v>
+        <v>4.93</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
         <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="I126" s="13"/>
       <c r="J126" s="13"/>
       <c r="K126" s="4" t="s">
-        <v>436</v>
+        <v>462</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>439</v>
+        <v>463</v>
       </c>
       <c r="P126" s="4">
-        <v>4.36</v>
+        <v>2.84</v>
       </c>
       <c r="Q126" s="4">
         <v>0</v>
       </c>
       <c r="R126" s="4">
         <v>0</v>
       </c>
       <c r="S126" s="4">
         <v>0</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="I127" s="13"/>
       <c r="J127" s="13"/>
       <c r="K127" s="4" t="s">
-        <v>441</v>
+        <v>465</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>305</v>
+        <v>466</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>306</v>
+        <v>467</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>306</v>
+        <v>467</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>442</v>
+        <v>468</v>
       </c>
       <c r="P127" s="4">
-        <v>3.14</v>
+        <v>0.66</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
         <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
       <c r="I128" s="13"/>
       <c r="J128" s="13"/>
       <c r="K128" s="4" t="s">
-        <v>444</v>
+        <v>470</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>305</v>
+        <v>425</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>390</v>
+        <v>471</v>
       </c>
       <c r="P128" s="4">
-        <v>9.63</v>
+        <v>0.33</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
         <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>121</v>
+        <v>425</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>288</v>
+        <v>463</v>
       </c>
       <c r="P129" s="4">
-        <v>2.78</v>
+        <v>1.25</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="H130" s="13"/>
+      <c r="H130" s="13" t="s">
+        <v>474</v>
+      </c>
       <c r="I130" s="13"/>
       <c r="J130" s="13"/>
       <c r="K130" s="4" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="L130" s="4"/>
+        <v>475</v>
+      </c>
+      <c r="L130" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M130" s="4" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>449</v>
+        <v>378</v>
       </c>
       <c r="P130" s="4">
-        <v>0.07</v>
+        <v>3.84</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
         <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>450</v>
+        <v>476</v>
       </c>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
-        <v>451</v>
+        <v>477</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>360</v>
+        <v>407</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>360</v>
+        <v>407</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>423</v>
+        <v>266</v>
       </c>
       <c r="P131" s="4">
-        <v>27.3</v>
+        <v>2.6</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>423</v>
+        <v>247</v>
       </c>
       <c r="P132" s="4">
-        <v>1.41</v>
+        <v>0.78</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>376</v>
+        <v>480</v>
       </c>
       <c r="I133" s="13"/>
       <c r="J133" s="13"/>
       <c r="K133" s="4" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>343</v>
+        <v>426</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>343</v>
+        <v>426</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>378</v>
+        <v>471</v>
       </c>
       <c r="P133" s="4">
-        <v>7.37</v>
+        <v>1.38</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>101</v>
+        <v>482</v>
       </c>
       <c r="I134" s="13"/>
       <c r="J134" s="13"/>
       <c r="K134" s="4" t="s">
-        <v>455</v>
+        <v>483</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>106</v>
+        <v>484</v>
       </c>
       <c r="P134" s="4">
-        <v>4.23</v>
+        <v>4.61</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
         <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3"/>
       <c r="D135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="I135" s="13"/>
       <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>457</v>
+        <v>486</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>458</v>
+        <v>285</v>
       </c>
       <c r="P135" s="4">
-        <v>0.25</v>
+        <v>24.92</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3"/>
       <c r="D136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>459</v>
+        <v>487</v>
       </c>
       <c r="I136" s="13"/>
       <c r="J136" s="13"/>
       <c r="K136" s="4" t="s">
-        <v>460</v>
+        <v>488</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>302</v>
+        <v>436</v>
       </c>
       <c r="P136" s="4">
-        <v>2.09</v>
+        <v>0.22</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
         <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3"/>
       <c r="D137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="I137" s="13"/>
       <c r="J137" s="13"/>
       <c r="K137" s="4" t="s">
-        <v>462</v>
+        <v>490</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>305</v>
+        <v>425</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>78</v>
+        <v>491</v>
       </c>
       <c r="P137" s="4">
-        <v>16.66</v>
+        <v>0.22</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
         <v>0</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3"/>
       <c r="D138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>463</v>
+        <v>492</v>
       </c>
       <c r="I138" s="13"/>
       <c r="J138" s="13"/>
       <c r="K138" s="4" t="s">
-        <v>464</v>
+        <v>493</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>313</v>
+        <v>245</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>314</v>
+        <v>494</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>314</v>
+        <v>494</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>288</v>
+        <v>84</v>
       </c>
       <c r="P138" s="4">
-        <v>4.51</v>
+        <v>11.14</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>465</v>
+        <v>495</v>
       </c>
       <c r="I139" s="13"/>
       <c r="J139" s="13"/>
       <c r="K139" s="4" t="s">
-        <v>466</v>
+        <v>496</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>305</v>
+        <v>245</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>306</v>
+        <v>494</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>306</v>
+        <v>494</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>179</v>
+        <v>296</v>
       </c>
       <c r="P139" s="4">
-        <v>20.52</v>
+        <v>3.85</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3"/>
       <c r="D140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="I140" s="13"/>
       <c r="J140" s="13"/>
       <c r="K140" s="4" t="s">
-        <v>468</v>
+        <v>498</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>437</v>
+        <v>245</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>438</v>
+        <v>494</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>438</v>
+        <v>494</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>469</v>
+        <v>338</v>
       </c>
       <c r="P140" s="4">
-        <v>2.91</v>
+        <v>4.76</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
         <v>0</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3"/>
       <c r="D141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="4" t="s">
-        <v>471</v>
+        <v>500</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>342</v>
+        <v>245</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>343</v>
+        <v>410</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>343</v>
+        <v>410</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>472</v>
+        <v>378</v>
       </c>
       <c r="P141" s="4">
-        <v>13.52</v>
+        <v>4.84</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
         <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3"/>
       <c r="D142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="4" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>313</v>
+        <v>245</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>314</v>
+        <v>410</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>314</v>
+        <v>410</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>475</v>
+        <v>247</v>
       </c>
       <c r="P142" s="4">
-        <v>35.35</v>
+        <v>0.62</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3"/>
       <c r="D143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>476</v>
+        <v>503</v>
       </c>
       <c r="I143" s="13"/>
       <c r="J143" s="13"/>
       <c r="K143" s="4" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>300</v>
+        <v>505</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>301</v>
+        <v>506</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>301</v>
+        <v>506</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>375</v>
+        <v>507</v>
       </c>
       <c r="P143" s="4">
-        <v>4.62</v>
+        <v>3.18</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3"/>
       <c r="D144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>478</v>
+        <v>508</v>
       </c>
       <c r="I144" s="13"/>
       <c r="J144" s="13"/>
       <c r="K144" s="4" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>327</v>
+        <v>413</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>328</v>
+        <v>414</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>328</v>
+        <v>414</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="P144" s="4">
-        <v>3.95</v>
+        <v>4.5</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>480</v>
+        <v>510</v>
       </c>
       <c r="I145" s="13"/>
       <c r="J145" s="13"/>
       <c r="K145" s="4" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="L145" s="4"/>
       <c r="M145" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>128</v>
+        <v>285</v>
       </c>
       <c r="P145" s="4">
-        <v>22.02</v>
+        <v>40.32</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
         <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3"/>
       <c r="D146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>482</v>
+        <v>512</v>
       </c>
       <c r="I146" s="13"/>
       <c r="J146" s="13"/>
       <c r="K146" s="4" t="s">
-        <v>483</v>
+        <v>513</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>327</v>
+        <v>514</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>328</v>
+        <v>515</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>328</v>
+        <v>515</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>69</v>
+        <v>378</v>
       </c>
       <c r="P146" s="4">
-        <v>2.54</v>
+        <v>4.62</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>484</v>
+        <v>516</v>
       </c>
       <c r="I147" s="13"/>
       <c r="J147" s="13"/>
       <c r="K147" s="4" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="L147" s="4"/>
       <c r="M147" s="4" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>487</v>
+        <v>450</v>
       </c>
       <c r="P147" s="4">
-        <v>9.23</v>
+        <v>3.99</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
         <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>488</v>
+        <v>518</v>
       </c>
       <c r="I148" s="13"/>
       <c r="J148" s="13"/>
       <c r="K148" s="4" t="s">
-        <v>489</v>
+        <v>519</v>
       </c>
       <c r="L148" s="4"/>
       <c r="M148" s="4" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="P148" s="4">
-        <v>4.44</v>
+        <v>9.46</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3"/>
       <c r="D149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>490</v>
+        <v>520</v>
       </c>
       <c r="I149" s="13"/>
       <c r="J149" s="13"/>
       <c r="K149" s="4" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="L149" s="4"/>
+        <v>521</v>
+      </c>
+      <c r="L149" s="4" t="s">
+        <v>406</v>
+      </c>
       <c r="M149" s="4" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>288</v>
+        <v>427</v>
       </c>
       <c r="P149" s="4">
-        <v>2.51</v>
+        <v>4.32</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
         <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>492</v>
+        <v>522</v>
       </c>
       <c r="I150" s="13"/>
       <c r="J150" s="13"/>
       <c r="K150" s="4" t="s">
-        <v>493</v>
+        <v>523</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>494</v>
+        <v>524</v>
       </c>
       <c r="P150" s="4">
-        <v>21.47</v>
+        <v>9.63</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
         <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="I151" s="13"/>
       <c r="J151" s="13"/>
       <c r="K151" s="4" t="s">
-        <v>495</v>
+        <v>526</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>327</v>
+        <v>455</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>328</v>
+        <v>456</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>328</v>
+        <v>456</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="P151" s="4">
-        <v>11.61</v>
+        <v>1.57</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
         <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>496</v>
+        <v>527</v>
       </c>
       <c r="I152" s="13"/>
       <c r="J152" s="13"/>
       <c r="K152" s="4" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>327</v>
+        <v>432</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>328</v>
+        <v>433</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>328</v>
+        <v>433</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>69</v>
+        <v>529</v>
       </c>
       <c r="P152" s="4">
-        <v>4.07</v>
+        <v>37.72</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
         <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>362</v>
+        <v>530</v>
       </c>
       <c r="I153" s="13"/>
       <c r="J153" s="13"/>
       <c r="K153" s="4" t="s">
-        <v>498</v>
+        <v>531</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>121</v>
+        <v>425</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>288</v>
+        <v>532</v>
       </c>
       <c r="P153" s="4">
-        <v>3.52</v>
+        <v>0.19</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
         <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>499</v>
+        <v>533</v>
       </c>
       <c r="I154" s="13"/>
       <c r="J154" s="13"/>
       <c r="K154" s="4" t="s">
-        <v>500</v>
+        <v>534</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>300</v>
+        <v>239</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>301</v>
+        <v>535</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>301</v>
+        <v>535</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>458</v>
+        <v>507</v>
       </c>
       <c r="P154" s="4">
-        <v>3.38</v>
+        <v>3.04</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
         <v>0</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="I155" s="13"/>
       <c r="J155" s="13"/>
       <c r="K155" s="4" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>189</v>
+        <v>538</v>
       </c>
       <c r="P155" s="4">
-        <v>4.81</v>
+        <v>3.76</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
         <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>503</v>
+        <v>539</v>
       </c>
       <c r="I156" s="13"/>
       <c r="J156" s="13"/>
       <c r="K156" s="4" t="s">
-        <v>504</v>
+        <v>540</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>505</v>
+        <v>455</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>506</v>
+        <v>332</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>506</v>
+        <v>332</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>507</v>
+        <v>153</v>
       </c>
       <c r="P156" s="4">
-        <v>2.88</v>
+        <v>4.87</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
         <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3"/>
       <c r="D157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="I157" s="13"/>
       <c r="J157" s="13"/>
       <c r="K157" s="4" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>322</v>
+        <v>422</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>322</v>
+        <v>422</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>507</v>
+        <v>543</v>
       </c>
       <c r="P157" s="4">
-        <v>4.74</v>
+        <v>3.61</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
         <v>0</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3"/>
       <c r="D158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>347</v>
+        <v>544</v>
       </c>
       <c r="I158" s="13"/>
       <c r="J158" s="13"/>
       <c r="K158" s="4" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="L158" s="4"/>
+        <v>545</v>
+      </c>
+      <c r="L158" s="4" t="s">
+        <v>245</v>
+      </c>
       <c r="M158" s="4" t="s">
-        <v>314</v>
+        <v>410</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>314</v>
+        <v>410</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
       <c r="P158" s="4">
-        <v>6.57</v>
+        <v>4.82</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
         <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3"/>
       <c r="D159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="I159" s="13"/>
       <c r="J159" s="13"/>
       <c r="K159" s="4" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>300</v>
+        <v>466</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>301</v>
+        <v>467</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>301</v>
+        <v>467</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>423</v>
+        <v>548</v>
       </c>
       <c r="P159" s="4">
-        <v>1.4</v>
+        <v>0.66</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
         <v>0</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>513</v>
+        <v>549</v>
       </c>
       <c r="I160" s="13"/>
       <c r="J160" s="13"/>
       <c r="K160" s="4" t="s">
-        <v>514</v>
+        <v>550</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>336</v>
+        <v>400</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>337</v>
+        <v>401</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>337</v>
+        <v>401</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="P160" s="4">
-        <v>151.09</v>
+        <v>4.44</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
         <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>515</v>
+        <v>551</v>
       </c>
       <c r="I161" s="13"/>
       <c r="J161" s="13"/>
       <c r="K161" s="4" t="s">
-        <v>516</v>
+        <v>552</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>517</v>
+        <v>433</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>517</v>
+        <v>433</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>361</v>
+        <v>553</v>
       </c>
       <c r="P161" s="4">
-        <v>44.72</v>
+        <v>12.3</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
         <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3"/>
       <c r="D162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="I162" s="13"/>
       <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
-        <v>519</v>
+        <v>555</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>305</v>
+        <v>432</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>306</v>
+        <v>433</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>306</v>
+        <v>433</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>288</v>
+        <v>556</v>
       </c>
       <c r="P162" s="4">
-        <v>57.01</v>
+        <v>13.71</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
         <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>520</v>
+        <v>557</v>
       </c>
       <c r="I163" s="13"/>
       <c r="J163" s="13"/>
       <c r="K163" s="4" t="s">
-        <v>521</v>
+        <v>558</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>137</v>
+        <v>413</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>486</v>
+        <v>414</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>486</v>
+        <v>414</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>48</v>
+        <v>174</v>
       </c>
       <c r="P163" s="4">
-        <v>4.42</v>
+        <v>0.42</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
         <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3"/>
       <c r="D164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>522</v>
+        <v>559</v>
       </c>
       <c r="I164" s="13"/>
       <c r="J164" s="13"/>
       <c r="K164" s="4" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="L164" s="4"/>
+        <v>560</v>
+      </c>
+      <c r="L164" s="4" t="s">
+        <v>400</v>
+      </c>
       <c r="M164" s="4" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>288</v>
+        <v>94</v>
       </c>
       <c r="P164" s="4">
-        <v>3.67</v>
+        <v>4.78</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
         <v>0</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3"/>
       <c r="D165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>524</v>
+        <v>561</v>
       </c>
       <c r="I165" s="13"/>
       <c r="J165" s="13"/>
       <c r="K165" s="4" t="s">
-        <v>525</v>
+        <v>562</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>300</v>
+        <v>563</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>301</v>
+        <v>449</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>301</v>
+        <v>449</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>242</v>
+        <v>378</v>
       </c>
       <c r="P165" s="4">
-        <v>0.09</v>
+        <v>4.92</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
         <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="I166" s="13"/>
       <c r="J166" s="13"/>
       <c r="K166" s="4" t="s">
-        <v>527</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="L166" s="4"/>
       <c r="M166" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>204</v>
+        <v>378</v>
       </c>
       <c r="P166" s="4">
-        <v>2.34</v>
+        <v>6.47</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
         <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3"/>
       <c r="D167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>528</v>
+        <v>566</v>
       </c>
       <c r="I167" s="13"/>
       <c r="J167" s="13"/>
       <c r="K167" s="4" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="L167" s="4"/>
+        <v>567</v>
+      </c>
+      <c r="L167" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M167" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>288</v>
+        <v>491</v>
       </c>
       <c r="P167" s="4">
-        <v>12.5</v>
+        <v>1.41</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
         <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3"/>
       <c r="D168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
       <c r="I168" s="13"/>
       <c r="J168" s="13"/>
       <c r="K168" s="4" t="s">
-        <v>531</v>
+        <v>569</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>305</v>
+        <v>563</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>442</v>
+        <v>570</v>
       </c>
       <c r="P168" s="4">
-        <v>7.32</v>
+        <v>47.33</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
         <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3"/>
       <c r="D169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>532</v>
+        <v>571</v>
       </c>
       <c r="I169" s="13"/>
       <c r="J169" s="13"/>
       <c r="K169" s="4" t="s">
-        <v>533</v>
+        <v>572</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>48</v>
+        <v>378</v>
       </c>
       <c r="P169" s="4">
-        <v>0.82</v>
+        <v>6.56</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
         <v>0</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3"/>
       <c r="D170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>534</v>
+        <v>573</v>
       </c>
       <c r="I170" s="13"/>
       <c r="J170" s="13"/>
       <c r="K170" s="4" t="s">
-        <v>535</v>
+        <v>574</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>171</v>
+        <v>58</v>
       </c>
       <c r="P170" s="4">
-        <v>3.73</v>
+        <v>4.78</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
         <v>0</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>536</v>
+        <v>447</v>
       </c>
       <c r="I171" s="13"/>
       <c r="J171" s="13"/>
       <c r="K171" s="4" t="s">
-        <v>537</v>
+        <v>575</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>395</v>
+        <v>239</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>396</v>
+        <v>535</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>396</v>
+        <v>535</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>538</v>
+        <v>450</v>
       </c>
       <c r="P171" s="4">
-        <v>9.9</v>
+        <v>6.57</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
         <v>0</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3"/>
       <c r="D172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>539</v>
+        <v>576</v>
       </c>
       <c r="I172" s="13"/>
       <c r="J172" s="13"/>
       <c r="K172" s="4" t="s">
-        <v>540</v>
+        <v>577</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>121</v>
+        <v>425</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>507</v>
+        <v>578</v>
       </c>
       <c r="P172" s="4">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
         <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
       <c r="I173" s="13"/>
       <c r="J173" s="13"/>
       <c r="K173" s="4" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>327</v>
+        <v>245</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>328</v>
+        <v>410</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>328</v>
+        <v>410</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>69</v>
+        <v>285</v>
       </c>
       <c r="P173" s="4">
-        <v>4.88</v>
+        <v>22.73</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
         <v>0</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>543</v>
+        <v>581</v>
       </c>
       <c r="I174" s="13"/>
       <c r="J174" s="13"/>
       <c r="K174" s="4" t="s">
-        <v>544</v>
+        <v>582</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>301</v>
+        <v>494</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>301</v>
+        <v>494</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>288</v>
+        <v>378</v>
       </c>
       <c r="P174" s="4">
-        <v>1.78</v>
+        <v>2.91</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
         <v>0</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3"/>
       <c r="D175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>545</v>
+        <v>583</v>
       </c>
       <c r="I175" s="13"/>
       <c r="J175" s="13"/>
       <c r="K175" s="4" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="L175" s="4"/>
+        <v>584</v>
+      </c>
+      <c r="L175" s="4" t="s">
+        <v>245</v>
+      </c>
       <c r="M175" s="4" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>548</v>
+        <v>585</v>
       </c>
       <c r="P175" s="4">
-        <v>4.36</v>
+        <v>3.19</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>549</v>
+        <v>586</v>
       </c>
       <c r="I176" s="13"/>
       <c r="J176" s="13"/>
       <c r="K176" s="4" t="s">
-        <v>550</v>
+        <v>587</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>437</v>
+        <v>245</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="P176" s="4">
-        <v>4.88</v>
+        <v>4.78</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>551</v>
+        <v>408</v>
       </c>
       <c r="I177" s="13"/>
       <c r="J177" s="13"/>
       <c r="K177" s="4" t="s">
-        <v>552</v>
+        <v>588</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>437</v>
+        <v>245</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>553</v>
+        <v>378</v>
       </c>
       <c r="P177" s="4">
-        <v>3.89</v>
+        <v>4.78</v>
       </c>
       <c r="Q177" s="4">
         <v>0</v>
       </c>
       <c r="R177" s="4">
         <v>0</v>
       </c>
       <c r="S177" s="4">
         <v>0</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3"/>
       <c r="D178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>554</v>
+        <v>589</v>
       </c>
       <c r="I178" s="13"/>
       <c r="J178" s="13"/>
       <c r="K178" s="4" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>305</v>
+        <v>425</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>306</v>
+        <v>426</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>439</v>
+        <v>591</v>
       </c>
       <c r="P178" s="4">
-        <v>6.65</v>
+        <v>3.6</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
         <v>0</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3"/>
       <c r="D179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
       <c r="I179" s="13"/>
       <c r="J179" s="13"/>
       <c r="K179" s="4" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="L179" s="4"/>
+        <v>593</v>
+      </c>
+      <c r="L179" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M179" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>288</v>
+        <v>591</v>
       </c>
       <c r="P179" s="4">
-        <v>8.22</v>
+        <v>2.99</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>0</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3"/>
       <c r="D180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>488</v>
+        <v>594</v>
       </c>
       <c r="I180" s="13"/>
       <c r="J180" s="13"/>
       <c r="K180" s="4" t="s">
-        <v>558</v>
+        <v>595</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>409</v>
+        <v>466</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>410</v>
+        <v>467</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>410</v>
+        <v>467</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>288</v>
+        <v>596</v>
       </c>
       <c r="P180" s="4">
-        <v>4.44</v>
+        <v>6.16</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>0</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>559</v>
+        <v>597</v>
       </c>
       <c r="I181" s="13"/>
       <c r="J181" s="13"/>
       <c r="K181" s="4" t="s">
-        <v>560</v>
+        <v>598</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>469</v>
+        <v>599</v>
       </c>
       <c r="P181" s="4">
-        <v>2.84</v>
+        <v>4.94</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>0</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3"/>
       <c r="D182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>561</v>
+        <v>600</v>
       </c>
       <c r="I182" s="13"/>
       <c r="J182" s="13"/>
       <c r="K182" s="4" t="s">
-        <v>562</v>
+        <v>601</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>300</v>
+        <v>466</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>301</v>
+        <v>467</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>301</v>
+        <v>467</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>458</v>
+        <v>548</v>
       </c>
       <c r="P182" s="4">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="Q182" s="4">
         <v>0</v>
       </c>
       <c r="R182" s="4">
         <v>0</v>
       </c>
       <c r="S182" s="4">
         <v>0</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3"/>
       <c r="D183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>563</v>
+        <v>602</v>
       </c>
       <c r="I183" s="13"/>
       <c r="J183" s="13"/>
       <c r="K183" s="4" t="s">
-        <v>564</v>
+        <v>603</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>302</v>
+        <v>591</v>
       </c>
       <c r="P183" s="4">
-        <v>0.22</v>
+        <v>4.96</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
         <v>0</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>565</v>
+        <v>604</v>
       </c>
       <c r="I184" s="13"/>
       <c r="J184" s="13"/>
       <c r="K184" s="4" t="s">
-        <v>566</v>
+        <v>605</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>567</v>
+        <v>359</v>
       </c>
       <c r="P184" s="4">
-        <v>1.38</v>
+        <v>1.64</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>0</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3"/>
       <c r="D185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>568</v>
+        <v>606</v>
       </c>
       <c r="I185" s="13"/>
       <c r="J185" s="13"/>
       <c r="K185" s="4" t="s">
-        <v>569</v>
+        <v>607</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>300</v>
+        <v>432</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>301</v>
+        <v>433</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>301</v>
+        <v>433</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>570</v>
+        <v>608</v>
       </c>
       <c r="P185" s="4">
-        <v>4.61</v>
+        <v>10.69</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>0</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>571</v>
+        <v>609</v>
       </c>
       <c r="I186" s="13"/>
       <c r="J186" s="13"/>
       <c r="K186" s="4" t="s">
-        <v>572</v>
+        <v>610</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>301</v>
+        <v>410</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>567</v>
+        <v>378</v>
       </c>
       <c r="P186" s="4">
-        <v>0.33</v>
+        <v>1.66</v>
       </c>
       <c r="Q186" s="4">
         <v>0</v>
       </c>
       <c r="R186" s="4">
         <v>0</v>
       </c>
       <c r="S186" s="4">
         <v>0</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>573</v>
+        <v>611</v>
       </c>
       <c r="I187" s="13"/>
       <c r="J187" s="13"/>
       <c r="K187" s="4" t="s">
-        <v>574</v>
+        <v>612</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>421</v>
+        <v>613</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>422</v>
+        <v>614</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>422</v>
+        <v>614</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>123</v>
+        <v>443</v>
       </c>
       <c r="P187" s="4">
-        <v>2.6</v>
+        <v>152</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>0</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>575</v>
+        <v>615</v>
       </c>
       <c r="I188" s="13"/>
       <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>576</v>
+        <v>616</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>342</v>
+        <v>432</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>343</v>
+        <v>433</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>343</v>
+        <v>433</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>577</v>
+        <v>84</v>
       </c>
       <c r="P188" s="4">
-        <v>0.66</v>
+        <v>38.69</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
         <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>578</v>
+        <v>617</v>
       </c>
       <c r="I189" s="13"/>
       <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>579</v>
+        <v>618</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>121</v>
+        <v>245</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>322</v>
+        <v>410</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>322</v>
+        <v>410</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>157</v>
+        <v>378</v>
       </c>
       <c r="P189" s="4">
-        <v>24.92</v>
+        <v>6.93</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
         <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3"/>
       <c r="D190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>580</v>
+        <v>619</v>
       </c>
       <c r="I190" s="13"/>
       <c r="J190" s="13"/>
       <c r="K190" s="4" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="L190" s="4"/>
       <c r="M190" s="4" t="s">
-        <v>322</v>
+        <v>621</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>322</v>
+        <v>621</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>207</v>
+        <v>153</v>
       </c>
       <c r="P190" s="4">
-        <v>0.62</v>
+        <v>4.87</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
         <v>0</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3"/>
       <c r="D191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>582</v>
+        <v>622</v>
       </c>
       <c r="I191" s="13"/>
       <c r="J191" s="13"/>
       <c r="K191" s="4" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>121</v>
+        <v>245</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>322</v>
+        <v>494</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>322</v>
+        <v>494</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>207</v>
+        <v>585</v>
       </c>
       <c r="P191" s="4">
-        <v>0.78</v>
+        <v>4.24</v>
       </c>
       <c r="Q191" s="4">
         <v>0</v>
       </c>
       <c r="R191" s="4">
         <v>0</v>
       </c>
       <c r="S191" s="4">
         <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>584</v>
+        <v>624</v>
       </c>
       <c r="I192" s="13"/>
       <c r="J192" s="13"/>
       <c r="K192" s="4" t="s">
-        <v>585</v>
+        <v>625</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>327</v>
+        <v>626</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>328</v>
+        <v>627</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>328</v>
+        <v>627</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>85</v>
+        <v>378</v>
       </c>
       <c r="P192" s="4">
-        <v>1.31</v>
+        <v>2.51</v>
       </c>
       <c r="Q192" s="4">
         <v>0</v>
       </c>
       <c r="R192" s="4">
         <v>0</v>
       </c>
       <c r="S192" s="4">
         <v>0</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H193" s="13" t="s">
-        <v>586</v>
+        <v>628</v>
       </c>
       <c r="I193" s="13"/>
       <c r="J193" s="13"/>
       <c r="K193" s="4" t="s">
-        <v>587</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="L193" s="4"/>
       <c r="M193" s="4" t="s">
-        <v>301</v>
+        <v>630</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>301</v>
+        <v>630</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>469</v>
+        <v>631</v>
       </c>
       <c r="P193" s="4">
-        <v>1.25</v>
+        <v>0.4</v>
       </c>
       <c r="Q193" s="4">
         <v>0</v>
       </c>
       <c r="R193" s="4">
         <v>0</v>
       </c>
       <c r="S193" s="4">
         <v>0</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3"/>
       <c r="D194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H194" s="13" t="s">
-        <v>588</v>
+        <v>632</v>
       </c>
       <c r="I194" s="13"/>
       <c r="J194" s="13"/>
       <c r="K194" s="4" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="L194" s="4"/>
       <c r="M194" s="4" t="s">
-        <v>301</v>
+        <v>446</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>301</v>
+        <v>446</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>288</v>
+        <v>524</v>
       </c>
       <c r="P194" s="4">
-        <v>3.84</v>
+        <v>5.44</v>
       </c>
       <c r="Q194" s="4">
         <v>0</v>
       </c>
       <c r="R194" s="4">
         <v>0</v>
       </c>
       <c r="S194" s="4">
         <v>0</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3"/>
       <c r="D195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H195" s="13" t="s">
-        <v>590</v>
+        <v>634</v>
       </c>
       <c r="I195" s="13"/>
       <c r="J195" s="13"/>
       <c r="K195" s="4" t="s">
-        <v>591</v>
+        <v>635</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>421</v>
+        <v>505</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>422</v>
+        <v>506</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>422</v>
+        <v>506</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>69</v>
+        <v>636</v>
       </c>
       <c r="P195" s="4">
-        <v>2.08</v>
+        <v>21.73</v>
       </c>
       <c r="Q195" s="4">
         <v>0</v>
       </c>
       <c r="R195" s="4">
         <v>0</v>
       </c>
       <c r="S195" s="4">
         <v>0</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3"/>
       <c r="D196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>592</v>
+        <v>637</v>
       </c>
       <c r="I196" s="13"/>
       <c r="J196" s="13"/>
       <c r="K196" s="4" t="s">
-        <v>593</v>
+        <v>638</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>437</v>
+        <v>400</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="P196" s="4">
-        <v>6.26</v>
+        <v>3.91</v>
       </c>
       <c r="Q196" s="4">
         <v>0</v>
       </c>
       <c r="R196" s="4">
         <v>0</v>
       </c>
       <c r="S196" s="4">
         <v>0</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>594</v>
+        <v>639</v>
       </c>
       <c r="I197" s="13"/>
       <c r="J197" s="13"/>
       <c r="K197" s="4" t="s">
-        <v>595</v>
+        <v>640</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>327</v>
+        <v>425</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>328</v>
+        <v>426</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>328</v>
+        <v>426</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>69</v>
+        <v>641</v>
       </c>
       <c r="P197" s="4">
-        <v>4.93</v>
+        <v>0.3</v>
       </c>
       <c r="Q197" s="4">
         <v>0</v>
       </c>
       <c r="R197" s="4">
         <v>0</v>
       </c>
       <c r="S197" s="4">
         <v>0</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3"/>
       <c r="D198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H198" s="13" t="s">
-        <v>596</v>
+        <v>642</v>
       </c>
       <c r="I198" s="13"/>
       <c r="J198" s="13"/>
       <c r="K198" s="4" t="s">
-        <v>597</v>
+        <v>643</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>121</v>
+        <v>425</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>322</v>
+        <v>426</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>288</v>
+        <v>599</v>
       </c>
       <c r="P198" s="4">
-        <v>4.84</v>
+        <v>5.51</v>
       </c>
       <c r="Q198" s="4">
         <v>0</v>
       </c>
       <c r="R198" s="4">
         <v>0</v>
       </c>
       <c r="S198" s="4">
         <v>0</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3"/>
       <c r="D199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H199" s="13" t="s">
-        <v>598</v>
+        <v>644</v>
       </c>
       <c r="I199" s="13"/>
       <c r="J199" s="13"/>
       <c r="K199" s="4" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>121</v>
+        <v>406</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>353</v>
+        <v>407</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>353</v>
+        <v>407</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>242</v>
+        <v>427</v>
       </c>
       <c r="P199" s="4">
-        <v>4.76</v>
+        <v>0.97</v>
       </c>
       <c r="Q199" s="4">
         <v>0</v>
       </c>
       <c r="R199" s="4">
         <v>0</v>
       </c>
       <c r="S199" s="4">
         <v>0</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>600</v>
+        <v>646</v>
       </c>
       <c r="I200" s="13"/>
       <c r="J200" s="13"/>
       <c r="K200" s="4" t="s">
-        <v>601</v>
+        <v>647</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>395</v>
+        <v>455</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>602</v>
+        <v>648</v>
       </c>
       <c r="P200" s="4">
-        <v>3.18</v>
+        <v>4.36</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
         <v>0</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H201" s="13" t="s">
-        <v>603</v>
+        <v>649</v>
       </c>
       <c r="I201" s="13"/>
       <c r="J201" s="13"/>
       <c r="K201" s="4" t="s">
-        <v>604</v>
+        <v>650</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>121</v>
+        <v>425</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>171</v>
+        <v>359</v>
       </c>
       <c r="P201" s="4">
-        <v>3.85</v>
+        <v>2.96</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
         <v>0</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3"/>
       <c r="D202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H202" s="13" t="s">
-        <v>605</v>
+        <v>651</v>
       </c>
       <c r="I202" s="13"/>
       <c r="J202" s="13"/>
       <c r="K202" s="4" t="s">
-        <v>606</v>
+        <v>652</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>121</v>
+        <v>432</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>353</v>
+        <v>433</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>353</v>
+        <v>433</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>59</v>
+        <v>591</v>
       </c>
       <c r="P202" s="4">
-        <v>11.14</v>
+        <v>0.52</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H203" s="13" t="s">
-        <v>607</v>
+        <v>653</v>
       </c>
       <c r="I203" s="13"/>
       <c r="J203" s="13"/>
       <c r="K203" s="4" t="s">
-        <v>608</v>
+        <v>654</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>609</v>
+        <v>432</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>610</v>
+        <v>433</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>610</v>
+        <v>433</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>288</v>
+        <v>655</v>
       </c>
       <c r="P203" s="4">
-        <v>4.62</v>
+        <v>3.14</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>611</v>
+        <v>656</v>
       </c>
       <c r="I204" s="13"/>
       <c r="J204" s="13"/>
       <c r="K204" s="4" t="s">
-        <v>612</v>
+        <v>657</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="N204" s="4" t="s">
-        <v>301</v>
+        <v>426</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="P204" s="4">
-        <v>3.76</v>
+        <v>4.83</v>
       </c>
       <c r="Q204" s="4">
         <v>0</v>
       </c>
       <c r="R204" s="4">
         <v>0</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H205" s="13" t="s">
-        <v>614</v>
+        <v>658</v>
       </c>
       <c r="I205" s="13"/>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
-        <v>615</v>
+        <v>659</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>336</v>
+        <v>425</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>337</v>
+        <v>426</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>337</v>
+        <v>426</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="P205" s="4">
-        <v>4.5</v>
+        <v>2.08</v>
       </c>
       <c r="Q205" s="4">
         <v>0</v>
       </c>
       <c r="R205" s="4">
         <v>0</v>
       </c>
       <c r="S205" s="4">
         <v>0</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>616</v>
+        <v>660</v>
       </c>
       <c r="I206" s="13"/>
       <c r="J206" s="13"/>
       <c r="K206" s="4" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>300</v>
+        <v>245</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>301</v>
+        <v>494</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>301</v>
+        <v>494</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
       <c r="P206" s="4">
-        <v>9.63</v>
+        <v>2.78</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
         <v>0</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="H207" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="13"/>
       <c r="I207" s="13"/>
       <c r="J207" s="13"/>
       <c r="K207" s="4" t="s">
-        <v>619</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="L207" s="4"/>
       <c r="M207" s="4" t="s">
-        <v>301</v>
+        <v>663</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>301</v>
+        <v>663</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="P207" s="4">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="Q207" s="4">
         <v>0</v>
       </c>
       <c r="R207" s="4">
         <v>0</v>
       </c>
       <c r="S207" s="4">
         <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3"/>
       <c r="D208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="L208" s="4"/>
+        <v>666</v>
+      </c>
+      <c r="L208" s="4" t="s">
+        <v>432</v>
+      </c>
       <c r="M208" s="4" t="s">
-        <v>314</v>
+        <v>433</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>314</v>
+        <v>433</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>350</v>
+        <v>608</v>
       </c>
       <c r="P208" s="4">
-        <v>3.99</v>
+        <v>9.63</v>
       </c>
       <c r="Q208" s="4">
         <v>0</v>
       </c>
       <c r="R208" s="4">
         <v>0</v>
       </c>
       <c r="S208" s="4">
         <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3"/>
       <c r="D209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="I209" s="13"/>
       <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="L209" s="4"/>
+        <v>668</v>
+      </c>
+      <c r="L209" s="4" t="s">
+        <v>425</v>
+      </c>
       <c r="M209" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>314</v>
+        <v>426</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>168</v>
+        <v>359</v>
       </c>
       <c r="P209" s="4">
-        <v>9.46</v>
+        <v>4.62</v>
       </c>
       <c r="Q209" s="4">
         <v>0</v>
       </c>
       <c r="R209" s="4">
         <v>0</v>
       </c>
       <c r="S209" s="4">
         <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>625</v>
+        <v>669</v>
       </c>
       <c r="I210" s="13"/>
       <c r="J210" s="13"/>
       <c r="K210" s="4" t="s">
-        <v>626</v>
+        <v>670</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>421</v>
+        <v>613</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>422</v>
+        <v>614</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>422</v>
+        <v>614</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="P210" s="4">
-        <v>4.32</v>
+        <v>27.3</v>
       </c>
       <c r="Q210" s="4">
         <v>0</v>
       </c>
       <c r="R210" s="4">
         <v>0</v>
       </c>
       <c r="S210" s="4">
         <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3"/>
       <c r="D211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>627</v>
+        <v>671</v>
       </c>
       <c r="I211" s="13"/>
       <c r="J211" s="13"/>
       <c r="K211" s="4" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="L211" s="4"/>
+        <v>672</v>
+      </c>
+      <c r="L211" s="4" t="s">
+        <v>432</v>
+      </c>
       <c r="M211" s="4" t="s">
-        <v>314</v>
+        <v>433</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>314</v>
+        <v>433</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>157</v>
+        <v>306</v>
       </c>
       <c r="P211" s="4">
-        <v>40.32</v>
+        <v>20.52</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
         <v>0</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3"/>
       <c r="D212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>629</v>
+        <v>673</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>630</v>
+        <v>674</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>306</v>
+        <v>401</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>631</v>
+        <v>94</v>
       </c>
       <c r="P212" s="4">
-        <v>37.72</v>
+        <v>2.54</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3"/>
       <c r="D213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>632</v>
+        <v>675</v>
       </c>
       <c r="I213" s="13"/>
       <c r="J213" s="13"/>
       <c r="K213" s="4" t="s">
-        <v>633</v>
+        <v>676</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>437</v>
+        <v>400</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="P213" s="4">
-        <v>1.57</v>
+        <v>3.95</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
         <v>0</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3"/>
       <c r="D214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>634</v>
+        <v>677</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>635</v>
+        <v>678</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>154</v>
+        <v>563</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>349</v>
+        <v>449</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>349</v>
+        <v>449</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>602</v>
+        <v>378</v>
       </c>
       <c r="P214" s="4">
-        <v>3.04</v>
+        <v>4.51</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3"/>
       <c r="D215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="I215" s="13"/>
       <c r="J215" s="13"/>
       <c r="K215" s="4" t="s">
-        <v>637</v>
+        <v>680</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>137</v>
+        <v>425</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>638</v>
+        <v>491</v>
       </c>
       <c r="P215" s="4">
-        <v>3.61</v>
+        <v>2.09</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3"/>
       <c r="D216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>639</v>
+        <v>681</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
-        <v>640</v>
+        <v>682</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>437</v>
+        <v>563</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>235</v>
+        <v>449</v>
       </c>
       <c r="N216" s="4" t="s">
-        <v>235</v>
+        <v>449</v>
       </c>
       <c r="O216" s="4" t="s">
-        <v>85</v>
+        <v>683</v>
       </c>
       <c r="P216" s="4">
-        <v>4.87</v>
+        <v>35.35</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3"/>
       <c r="D217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>641</v>
+        <v>130</v>
       </c>
       <c r="I217" s="13"/>
-      <c r="J217" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>642</v>
+        <v>684</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>643</v>
+        <v>425</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>29</v>
+        <v>426</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>30</v>
+        <v>426</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="P217" s="4">
-        <v>3.84</v>
+        <v>4.23</v>
       </c>
       <c r="Q217" s="4">
         <v>0</v>
       </c>
       <c r="R217" s="4">
         <v>0</v>
       </c>
       <c r="S217" s="4">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3"/>
       <c r="D218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>644</v>
+        <v>594</v>
       </c>
       <c r="I218" s="13"/>
-      <c r="J218" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J218" s="13"/>
       <c r="K218" s="4" t="s">
-        <v>645</v>
+        <v>685</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>646</v>
+        <v>466</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>29</v>
+        <v>467</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>30</v>
+        <v>467</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>55</v>
+        <v>596</v>
       </c>
       <c r="P218" s="4">
-        <v>3.65</v>
+        <v>7.37</v>
       </c>
       <c r="Q218" s="4">
         <v>0</v>
       </c>
       <c r="R218" s="4">
         <v>0</v>
       </c>
       <c r="S218" s="4">
         <v>0</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3"/>
       <c r="D219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>647</v>
+        <v>686</v>
       </c>
       <c r="I219" s="13"/>
-      <c r="J219" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
-        <v>648</v>
+        <v>687</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>649</v>
+        <v>455</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>29</v>
+        <v>456</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>30</v>
+        <v>456</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>55</v>
+        <v>463</v>
       </c>
       <c r="P219" s="4">
-        <v>3.65</v>
+        <v>2.91</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="3"/>
       <c r="D220" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>650</v>
+        <v>688</v>
       </c>
       <c r="I220" s="13"/>
-      <c r="J220" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J220" s="13"/>
       <c r="K220" s="4" t="s">
-        <v>651</v>
+        <v>689</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>652</v>
+        <v>466</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>29</v>
+        <v>467</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>30</v>
+        <v>467</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>78</v>
+        <v>690</v>
       </c>
       <c r="P220" s="4">
-        <v>3.69</v>
+        <v>13.52</v>
       </c>
       <c r="Q220" s="4">
         <v>0</v>
       </c>
       <c r="R220" s="4">
         <v>0</v>
       </c>
       <c r="S220" s="4">
         <v>0</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="3"/>
       <c r="D221" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>653</v>
+        <v>691</v>
       </c>
       <c r="I221" s="13"/>
-      <c r="J221" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J221" s="13"/>
       <c r="K221" s="4" t="s">
-        <v>654</v>
+        <v>692</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>655</v>
+        <v>432</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>656</v>
+        <v>433</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>657</v>
+        <v>433</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>658</v>
+        <v>271</v>
       </c>
       <c r="P221" s="4">
-        <v>0.01</v>
+        <v>22.02</v>
       </c>
       <c r="Q221" s="4">
         <v>0</v>
       </c>
       <c r="R221" s="4">
         <v>0</v>
       </c>
       <c r="S221" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="3"/>
       <c r="D222" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>659</v>
+        <v>693</v>
       </c>
       <c r="I222" s="13"/>
-      <c r="J222" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J222" s="13"/>
       <c r="K222" s="4" t="s">
-        <v>660</v>
+        <v>694</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>661</v>
+        <v>228</v>
       </c>
       <c r="M222" s="4" t="s">
-        <v>662</v>
+        <v>422</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>293</v>
+        <v>422</v>
       </c>
       <c r="O222" s="4" t="s">
-        <v>375</v>
+        <v>695</v>
       </c>
       <c r="P222" s="4">
-        <v>0.87</v>
+        <v>9.23</v>
       </c>
       <c r="Q222" s="4">
         <v>0</v>
       </c>
       <c r="R222" s="4">
         <v>0</v>
       </c>
       <c r="S222" s="4">
         <v>0</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="3"/>
       <c r="D223" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>663</v>
+        <v>696</v>
       </c>
       <c r="I223" s="13"/>
-      <c r="J223" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J223" s="13"/>
       <c r="K223" s="4" t="s">
-        <v>664</v>
+        <v>697</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>665</v>
+        <v>432</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>666</v>
+        <v>433</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>667</v>
+        <v>433</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="P223" s="4">
-        <v>8.85</v>
+        <v>16.66</v>
       </c>
       <c r="Q223" s="4">
         <v>0</v>
       </c>
       <c r="R223" s="4">
         <v>0</v>
       </c>
       <c r="S223" s="4">
         <v>0</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="3"/>
       <c r="D224" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>668</v>
+        <v>698</v>
       </c>
       <c r="I224" s="13"/>
-      <c r="J224" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J224" s="13"/>
       <c r="K224" s="4" t="s">
-        <v>669</v>
+        <v>699</v>
       </c>
       <c r="L224" s="4" t="s">
-        <v>670</v>
+        <v>425</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>671</v>
+        <v>426</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>672</v>
+        <v>426</v>
       </c>
       <c r="O224" s="4" t="s">
-        <v>31</v>
+        <v>436</v>
       </c>
       <c r="P224" s="4">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="Q224" s="4">
         <v>0</v>
       </c>
       <c r="R224" s="4">
         <v>0</v>
       </c>
       <c r="S224" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="3"/>
       <c r="D225" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>673</v>
+        <v>700</v>
       </c>
       <c r="I225" s="13"/>
-      <c r="J225" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J225" s="13"/>
       <c r="K225" s="4" t="s">
-        <v>674</v>
+        <v>701</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>675</v>
+        <v>425</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>46</v>
+        <v>426</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>47</v>
+        <v>426</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>35</v>
+        <v>427</v>
       </c>
       <c r="P225" s="4">
-        <v>9.23</v>
+        <v>1.41</v>
       </c>
       <c r="Q225" s="4">
         <v>0</v>
       </c>
       <c r="R225" s="4">
         <v>0</v>
       </c>
       <c r="S225" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="3"/>
       <c r="D226" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="I226" s="13"/>
       <c r="J226" s="13"/>
       <c r="K226" s="4" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="L226" s="4"/>
       <c r="M226" s="4" t="s">
-        <v>680</v>
+        <v>446</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>681</v>
+        <v>446</v>
       </c>
       <c r="O226" s="4" t="s">
-        <v>217</v>
+        <v>378</v>
       </c>
       <c r="P226" s="4">
-        <v>0.86</v>
+        <v>4.44</v>
       </c>
       <c r="Q226" s="4">
         <v>0</v>
       </c>
       <c r="R226" s="4">
         <v>0</v>
       </c>
       <c r="S226" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="3"/>
       <c r="D227" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>682</v>
+        <v>704</v>
       </c>
       <c r="I227" s="13"/>
-      <c r="J227" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J227" s="13"/>
       <c r="K227" s="4" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>705</v>
+      </c>
+      <c r="L227" s="4"/>
       <c r="M227" s="4" t="s">
-        <v>29</v>
+        <v>446</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>30</v>
+        <v>446</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>162</v>
+        <v>378</v>
       </c>
       <c r="P227" s="4">
-        <v>3.98</v>
+        <v>2.51</v>
       </c>
       <c r="Q227" s="4">
         <v>0</v>
       </c>
       <c r="R227" s="4">
         <v>0</v>
       </c>
       <c r="S227" s="4">
         <v>0</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="3"/>
       <c r="D228" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="I228" s="13"/>
-      <c r="J228" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J228" s="13"/>
       <c r="K228" s="4" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>687</v>
+        <v>455</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>46</v>
+        <v>456</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>47</v>
+        <v>456</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>688</v>
+        <v>708</v>
       </c>
       <c r="P228" s="4">
-        <v>56.47</v>
+        <v>3.89</v>
       </c>
       <c r="Q228" s="4">
         <v>0</v>
       </c>
       <c r="R228" s="4">
         <v>0</v>
       </c>
       <c r="S228" s="4">
         <v>0</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="3"/>
       <c r="D229" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>689</v>
+        <v>709</v>
       </c>
       <c r="I229" s="13"/>
-      <c r="J229" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J229" s="13"/>
       <c r="K229" s="4" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>691</v>
+        <v>400</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>46</v>
+        <v>401</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>47</v>
+        <v>401</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>688</v>
+        <v>94</v>
       </c>
       <c r="P229" s="4">
-        <v>27.18</v>
+        <v>4.88</v>
       </c>
       <c r="Q229" s="4">
         <v>0</v>
       </c>
       <c r="R229" s="4">
         <v>0</v>
       </c>
       <c r="S229" s="4">
         <v>0</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="3"/>
       <c r="D230" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="I230" s="13"/>
-      <c r="J230" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J230" s="13"/>
       <c r="K230" s="4" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>694</v>
+        <v>432</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>292</v>
+        <v>433</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>293</v>
+        <v>433</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>695</v>
+        <v>62</v>
       </c>
       <c r="P230" s="4">
-        <v>7.7</v>
+        <v>2.34</v>
       </c>
       <c r="Q230" s="4">
         <v>0</v>
       </c>
       <c r="R230" s="4">
         <v>0</v>
       </c>
       <c r="S230" s="4">
         <v>0</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="3"/>
       <c r="D231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="I231" s="13"/>
-      <c r="J231" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J231" s="13"/>
       <c r="K231" s="4" t="s">
-        <v>697</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="L231" s="4"/>
       <c r="M231" s="4" t="s">
-        <v>235</v>
+        <v>715</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>236</v>
+        <v>715</v>
       </c>
       <c r="O231" s="4" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="P231" s="4">
-        <v>3.93</v>
+        <v>4.36</v>
       </c>
       <c r="Q231" s="4">
         <v>0</v>
       </c>
       <c r="R231" s="4">
         <v>0</v>
       </c>
       <c r="S231" s="4">
         <v>0</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="3"/>
       <c r="D232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="I232" s="13"/>
-      <c r="J232" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J232" s="13"/>
       <c r="K232" s="4" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="L232" s="4"/>
       <c r="M232" s="4" t="s">
-        <v>703</v>
+        <v>449</v>
       </c>
       <c r="N232" s="4" t="s">
-        <v>235</v>
+        <v>449</v>
       </c>
       <c r="O232" s="4" t="s">
-        <v>85</v>
+        <v>378</v>
       </c>
       <c r="P232" s="4">
-        <v>4.95</v>
+        <v>12.5</v>
       </c>
       <c r="Q232" s="4">
         <v>0</v>
       </c>
       <c r="R232" s="4">
         <v>0</v>
       </c>
       <c r="S232" s="4">
         <v>0</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="3"/>
       <c r="D233" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>704</v>
-[...6 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="I233" s="13"/>
+      <c r="J233" s="13"/>
       <c r="K233" s="4" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="L233" s="4"/>
       <c r="M233" s="4" t="s">
-        <v>141</v>
+        <v>449</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>707</v>
+        <v>449</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>708</v>
+        <v>378</v>
       </c>
       <c r="P233" s="4">
-        <v>135.35</v>
+        <v>8.22</v>
       </c>
       <c r="Q233" s="4">
         <v>0</v>
       </c>
       <c r="R233" s="4">
         <v>0</v>
       </c>
       <c r="S233" s="4">
         <v>0</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="3"/>
       <c r="D234" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="I234" s="13"/>
-      <c r="J234" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J234" s="13"/>
       <c r="K234" s="4" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>711</v>
+        <v>425</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>221</v>
+        <v>426</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>222</v>
+        <v>426</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>237</v>
+        <v>338</v>
       </c>
       <c r="P234" s="4">
-        <v>3.83</v>
+        <v>0.09</v>
       </c>
       <c r="Q234" s="4">
         <v>0</v>
       </c>
       <c r="R234" s="4">
         <v>0</v>
       </c>
       <c r="S234" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="3"/>
       <c r="D235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="I235" s="13"/>
       <c r="J235" s="13"/>
       <c r="K235" s="4" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>714</v>
+        <v>505</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>715</v>
+        <v>506</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>715</v>
+        <v>506</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="P235" s="4">
-        <v>87.84</v>
+        <v>9.9</v>
       </c>
       <c r="Q235" s="4">
         <v>0</v>
       </c>
       <c r="R235" s="4">
         <v>0</v>
       </c>
       <c r="S235" s="4">
         <v>0</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="3"/>
       <c r="D236" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="I236" s="13"/>
-      <c r="J236" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J236" s="13"/>
       <c r="K236" s="4" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>719</v>
+        <v>455</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>720</v>
+        <v>456</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>721</v>
+        <v>456</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>189</v>
+        <v>296</v>
       </c>
       <c r="P236" s="4">
-        <v>14.75</v>
+        <v>3.73</v>
       </c>
       <c r="Q236" s="4">
-        <v>13.37</v>
+        <v>0</v>
       </c>
       <c r="R236" s="4">
-        <v>90.67</v>
+        <v>0</v>
       </c>
       <c r="S236" s="4">
         <v>0</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="3"/>
       <c r="D237" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="I237" s="13"/>
-      <c r="J237" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J237" s="13"/>
       <c r="K237" s="4" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>724</v>
+        <v>432</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>29</v>
+        <v>433</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>30</v>
+        <v>433</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>142</v>
+        <v>648</v>
       </c>
       <c r="P237" s="4">
-        <v>4.1</v>
+        <v>6.65</v>
       </c>
       <c r="Q237" s="4">
         <v>0</v>
       </c>
       <c r="R237" s="4">
         <v>0</v>
       </c>
       <c r="S237" s="4">
         <v>0</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="3"/>
       <c r="D238" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H238" s="13" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="I238" s="13"/>
-      <c r="J238" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J238" s="13"/>
       <c r="K238" s="4" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>727</v>
+        <v>425</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>29</v>
+        <v>426</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>30</v>
+        <v>426</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>204</v>
+        <v>378</v>
       </c>
       <c r="P238" s="4">
-        <v>3.92</v>
+        <v>1.78</v>
       </c>
       <c r="Q238" s="4">
         <v>0</v>
       </c>
       <c r="R238" s="4">
         <v>0</v>
       </c>
       <c r="S238" s="4">
         <v>0</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="3"/>
       <c r="D239" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H239" s="13" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="I239" s="13"/>
-      <c r="J239" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J239" s="13"/>
       <c r="K239" s="4" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>730</v>
+        <v>425</v>
       </c>
       <c r="M239" s="4" t="s">
-        <v>46</v>
+        <v>426</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>47</v>
+        <v>426</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="P239" s="4">
-        <v>27.68</v>
+        <v>0.82</v>
       </c>
       <c r="Q239" s="4">
         <v>0</v>
       </c>
       <c r="R239" s="4">
         <v>0</v>
       </c>
       <c r="S239" s="4">
         <v>0</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="I240" s="13"/>
-      <c r="J240" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J240" s="13"/>
       <c r="K240" s="4" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="L240" s="4" t="s">
-        <v>733</v>
+        <v>432</v>
       </c>
       <c r="M240" s="4" t="s">
-        <v>104</v>
+        <v>433</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>105</v>
+        <v>433</v>
       </c>
       <c r="O240" s="4" t="s">
-        <v>142</v>
+        <v>655</v>
       </c>
       <c r="P240" s="4">
-        <v>1.8</v>
+        <v>7.32</v>
       </c>
       <c r="Q240" s="4">
         <v>0</v>
       </c>
       <c r="R240" s="4">
         <v>0</v>
       </c>
       <c r="S240" s="4">
         <v>0</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="3"/>
       <c r="D241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="I241" s="13"/>
-      <c r="J241" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J241" s="13"/>
       <c r="K241" s="4" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>736</v>
+        <v>245</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>265</v>
+        <v>410</v>
       </c>
       <c r="N241" s="4" t="s">
-        <v>266</v>
+        <v>410</v>
       </c>
       <c r="O241" s="4" t="s">
-        <v>204</v>
+        <v>419</v>
       </c>
       <c r="P241" s="4">
-        <v>4.71</v>
+        <v>0.22</v>
       </c>
       <c r="Q241" s="4">
         <v>0</v>
       </c>
       <c r="R241" s="4">
         <v>0</v>
       </c>
       <c r="S241" s="4">
         <v>0</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="3"/>
       <c r="D242" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>737</v>
+        <v>702</v>
       </c>
       <c r="I242" s="13"/>
-      <c r="J242" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J242" s="13"/>
       <c r="K242" s="4" t="s">
         <v>738</v>
       </c>
       <c r="L242" s="4" t="s">
-        <v>739</v>
+        <v>626</v>
       </c>
       <c r="M242" s="4" t="s">
-        <v>265</v>
+        <v>627</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>266</v>
+        <v>627</v>
       </c>
       <c r="O242" s="4" t="s">
-        <v>142</v>
+        <v>378</v>
       </c>
       <c r="P242" s="4">
-        <v>5</v>
+        <v>4.44</v>
       </c>
       <c r="Q242" s="4">
         <v>0</v>
       </c>
       <c r="R242" s="4">
         <v>0</v>
       </c>
       <c r="S242" s="4">
         <v>0</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H243" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="I243" s="13"/>
+      <c r="J243" s="13"/>
+      <c r="K243" s="4" t="s">
         <v>740</v>
       </c>
-      <c r="I243" s="13"/>
-[...5 lines deleted...]
-      </c>
       <c r="L243" s="4" t="s">
-        <v>742</v>
+        <v>455</v>
       </c>
       <c r="M243" s="4" t="s">
-        <v>46</v>
+        <v>456</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>47</v>
+        <v>456</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>204</v>
+        <v>591</v>
       </c>
       <c r="P243" s="4">
-        <v>26.36</v>
+        <v>4.88</v>
       </c>
       <c r="Q243" s="4">
-        <v>24.52</v>
+        <v>0</v>
       </c>
       <c r="R243" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="S243" s="4">
         <v>0</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="I244" s="13"/>
       <c r="J244" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K244" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="L244" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="M244" s="4" t="s">
         <v>744</v>
       </c>
-      <c r="L244" s="4" t="s">
+      <c r="N244" s="4" t="s">
         <v>745</v>
       </c>
-      <c r="M244" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O244" s="4" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="P244" s="4">
-        <v>4.36</v>
+        <v>8.85</v>
       </c>
       <c r="Q244" s="4">
         <v>0</v>
       </c>
       <c r="R244" s="4">
         <v>0</v>
       </c>
       <c r="S244" s="4">
         <v>0</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="7" t="s">
         <v>746</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="7"/>
       <c r="D245" s="7"/>
       <c r="E245" s="11"/>
       <c r="F245" s="7"/>
       <c r="G245" s="7"/>
       <c r="H245" s="14"/>
       <c r="I245" s="14"/>
       <c r="J245" s="14"/>
       <c r="K245" s="8"/>
       <c r="L245" s="8"/>
       <c r="M245" s="8"/>
       <c r="N245" s="8"/>
       <c r="O245" s="8">
         <v>2637.72</v>
       </c>
       <c r="P245" s="8">
-        <v>62.52</v>
+        <v>201.95</v>
       </c>
       <c r="Q245" s="8">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="R245" s="8"/>
       <c r="S245" s="8"/>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A245:N245"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>