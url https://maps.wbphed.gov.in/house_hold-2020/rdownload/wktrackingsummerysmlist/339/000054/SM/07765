--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -2355,65 +2355,50 @@
     <t>ORD/000688/2022-2023</t>
   </si>
   <si>
     <t>589/BQA</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of HORAKA (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte. Block - Saltora, Name of OHR -HORAKA, Total House Hold -100 nos.</t>
   </si>
   <si>
     <t>ORD/000687/2022-2023</t>
   </si>
   <si>
     <t>588/BQA</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
-  </si>
-[...13 lines deleted...]
-    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2802,51 +2787,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W221"/>
+  <dimension ref="A1:W220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -15609,148 +15594,87 @@
       </c>
       <c r="N219" s="4" t="s">
         <v>779</v>
       </c>
       <c r="O219" s="4" t="s">
         <v>780</v>
       </c>
       <c r="P219" s="4">
         <v>77.99</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>65</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
-      <c r="A220" s="3">
-[...18 lines deleted...]
-      <c r="H220" s="13" t="s">
+      <c r="A220" s="7" t="s">
         <v>781</v>
       </c>
-      <c r="I220" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B220" s="7"/>
+      <c r="C220" s="7"/>
+      <c r="D220" s="7"/>
+      <c r="E220" s="11"/>
+      <c r="F220" s="7"/>
+      <c r="G220" s="7"/>
+      <c r="H220" s="14"/>
+      <c r="I220" s="14"/>
+      <c r="J220" s="14"/>
+      <c r="K220" s="8"/>
+      <c r="L220" s="8"/>
+      <c r="M220" s="8"/>
+      <c r="N220" s="8"/>
+      <c r="O220" s="8">
+        <v>2172.2</v>
+      </c>
+      <c r="P220" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q220" s="8">
+        <v>0</v>
+      </c>
+      <c r="R220" s="8"/>
+      <c r="S220" s="8"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
-    <row r="221" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A221:N221"/>
+    <mergeCell ref="A220:N220"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>