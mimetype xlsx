--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -3007,54 +3007,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>21.4</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -3066,54 +3066,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.75</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -3125,54 +3125,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>4.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -3833,54 +3833,54 @@
         <v>91</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P18" s="4">
         <v>4.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>15.82</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -3892,54 +3892,54 @@
         <v>95</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P19" s="4">
         <v>35.5</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>35.49</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -3951,54 +3951,54 @@
         <v>99</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P20" s="4">
         <v>31.14</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>30.36</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -4128,54 +4128,54 @@
         <v>110</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P23" s="4">
         <v>14.21</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -4187,54 +4187,54 @@
         <v>114</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P24" s="4">
         <v>158.66</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>83.21</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>52.45</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -4246,54 +4246,54 @@
         <v>118</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P25" s="4">
         <v>41.34</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>41.34</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -5170,54 +5170,54 @@
         <v>180</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>183</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>184</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P41" s="4">
         <v>4.77</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -5288,54 +5288,54 @@
         <v>190</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>191</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>192</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>193</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P43" s="4">
         <v>4.5</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -5347,54 +5347,54 @@
         <v>196</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P44" s="4">
         <v>4.78</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -5406,54 +5406,54 @@
         <v>199</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P45" s="4">
         <v>4.8</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>6.09</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -5465,54 +5465,54 @@
         <v>202</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>203</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>204</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P46" s="4">
         <v>4.79</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>9.96</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -5524,54 +5524,54 @@
         <v>205</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>206</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>207</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>208</v>
       </c>
       <c r="P47" s="4">
         <v>7.41</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -5642,54 +5642,54 @@
         <v>212</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>213</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>214</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P49" s="4">
         <v>4.99</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -5701,54 +5701,54 @@
         <v>215</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P50" s="4">
         <v>2.53</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>95.34</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -5760,54 +5760,54 @@
         <v>219</v>
       </c>
       <c r="I51" s="13"/>
       <c r="J51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>193</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P51" s="4">
         <v>2.89</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -5819,54 +5819,54 @@
         <v>222</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>193</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P52" s="4">
         <v>4.73</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -5878,54 +5878,54 @@
         <v>225</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>228</v>
       </c>
       <c r="P53" s="4">
         <v>2.47</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
@@ -5937,54 +5937,54 @@
         <v>229</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>231</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="4">
         <v>1.63</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -5996,54 +5996,54 @@
         <v>233</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>234</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>235</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="4">
         <v>4.78</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>80.09</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -6055,54 +6055,54 @@
         <v>236</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="4">
         <v>4.2</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -6114,54 +6114,54 @@
         <v>239</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>240</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>241</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="4">
         <v>4.22</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -6173,54 +6173,54 @@
         <v>242</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>244</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="4">
         <v>4.97</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>92.01</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -6232,54 +6232,54 @@
         <v>245</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>246</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>247</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P59" s="4">
         <v>4.77</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>8.04</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -6291,54 +6291,54 @@
         <v>248</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>250</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P60" s="4">
         <v>4.8</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -6350,54 +6350,54 @@
         <v>253</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>255</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P61" s="4">
         <v>3.79</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -6409,54 +6409,54 @@
         <v>258</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="4">
         <v>4.99</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -6468,54 +6468,54 @@
         <v>261</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>262</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>263</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>264</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>265</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>266</v>
       </c>
       <c r="P63" s="4">
         <v>4.06</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>96.78</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -6527,54 +6527,54 @@
         <v>267</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>268</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>269</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>270</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>271</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P64" s="4">
         <v>4.49</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -6586,54 +6586,54 @@
         <v>272</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>273</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>274</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P65" s="4">
         <v>4.99</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
@@ -6645,54 +6645,54 @@
         <v>275</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>277</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>270</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>271</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P66" s="4">
         <v>1.43</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
@@ -6704,54 +6704,54 @@
         <v>278</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>279</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>280</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>270</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>271</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P67" s="4">
         <v>2.22</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>94.2</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
@@ -6763,54 +6763,54 @@
         <v>281</v>
       </c>
       <c r="I68" s="13"/>
       <c r="J68" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P68" s="4">
         <v>4.09</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
@@ -6822,54 +6822,54 @@
         <v>284</v>
       </c>
       <c r="I69" s="13"/>
       <c r="J69" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K69" s="4" t="s">
         <v>285</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>286</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>266</v>
       </c>
       <c r="P69" s="4">
         <v>4.93</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
@@ -6881,54 +6881,54 @@
         <v>287</v>
       </c>
       <c r="I70" s="13"/>
       <c r="J70" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>289</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P70" s="4">
         <v>4.72</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -6940,54 +6940,54 @@
         <v>290</v>
       </c>
       <c r="I71" s="13"/>
       <c r="J71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>291</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>292</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>293</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>294</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>295</v>
       </c>
       <c r="P71" s="4">
         <v>4.9</v>
       </c>
       <c r="Q71" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R71" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
@@ -6999,54 +6999,54 @@
         <v>296</v>
       </c>
       <c r="I72" s="13"/>
       <c r="J72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>297</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>298</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O72" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P72" s="4">
         <v>4.93</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
@@ -7058,54 +7058,54 @@
         <v>299</v>
       </c>
       <c r="I73" s="13"/>
       <c r="J73" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>300</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>301</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P73" s="4">
         <v>4.82</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>97.41</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
@@ -7117,54 +7117,54 @@
         <v>302</v>
       </c>
       <c r="I74" s="13"/>
       <c r="J74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>303</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>304</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="4">
         <v>2.24</v>
       </c>
       <c r="Q74" s="4">
-        <v>0</v>
+        <v>1.65</v>
       </c>
       <c r="R74" s="4">
-        <v>0</v>
+        <v>73.88</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
@@ -7176,54 +7176,54 @@
         <v>305</v>
       </c>
       <c r="I75" s="13"/>
       <c r="J75" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>306</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>307</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P75" s="4">
         <v>3.33</v>
       </c>
       <c r="Q75" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R75" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
@@ -7235,54 +7235,54 @@
         <v>308</v>
       </c>
       <c r="I76" s="13"/>
       <c r="J76" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>309</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>310</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="4">
         <v>4.65</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
@@ -7294,54 +7294,54 @@
         <v>311</v>
       </c>
       <c r="I77" s="13"/>
       <c r="J77" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>312</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>313</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="4">
         <v>3.67</v>
       </c>
       <c r="Q77" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R77" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
@@ -7353,54 +7353,54 @@
         <v>314</v>
       </c>
       <c r="I78" s="13"/>
       <c r="J78" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>315</v>
       </c>
       <c r="L78" s="4" t="s">
         <v>316</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="4">
         <v>4.59</v>
       </c>
       <c r="Q78" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R78" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S78" s="4">
         <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
@@ -7412,54 +7412,54 @@
         <v>317</v>
       </c>
       <c r="I79" s="13"/>
       <c r="J79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>318</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>319</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="4">
         <v>4.95</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>199.42</v>
       </c>
       <c r="S79" s="4">
         <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
@@ -7471,54 +7471,54 @@
         <v>320</v>
       </c>
       <c r="I80" s="13"/>
       <c r="J80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>321</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>322</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="4">
         <v>4.62</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S80" s="4">
         <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
@@ -7530,54 +7530,54 @@
         <v>323</v>
       </c>
       <c r="I81" s="13"/>
       <c r="J81" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>324</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>325</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P81" s="4">
         <v>5</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S81" s="4">
         <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
@@ -7589,54 +7589,54 @@
         <v>326</v>
       </c>
       <c r="I82" s="13"/>
       <c r="J82" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>327</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M82" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N82" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P82" s="4">
         <v>2.87</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S82" s="4">
         <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
@@ -7648,54 +7648,54 @@
         <v>329</v>
       </c>
       <c r="I83" s="13"/>
       <c r="J83" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P83" s="4">
         <v>4.89</v>
       </c>
       <c r="Q83" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R83" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S83" s="4">
         <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
@@ -7707,54 +7707,54 @@
         <v>332</v>
       </c>
       <c r="I84" s="13"/>
       <c r="J84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>333</v>
       </c>
       <c r="L84" s="4" t="s">
         <v>334</v>
       </c>
       <c r="M84" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N84" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O84" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P84" s="4">
         <v>5</v>
       </c>
       <c r="Q84" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R84" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
@@ -7766,54 +7766,54 @@
         <v>335</v>
       </c>
       <c r="I85" s="13"/>
       <c r="J85" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>336</v>
       </c>
       <c r="L85" s="4" t="s">
         <v>337</v>
       </c>
       <c r="M85" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N85" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O85" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P85" s="4">
         <v>4.91</v>
       </c>
       <c r="Q85" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R85" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
@@ -7825,54 +7825,54 @@
         <v>338</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>339</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>340</v>
       </c>
       <c r="M86" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N86" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O86" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P86" s="4">
         <v>4.98</v>
       </c>
       <c r="Q86" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R86" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
@@ -7884,54 +7884,54 @@
         <v>341</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>342</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>343</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>193</v>
       </c>
       <c r="N87" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P87" s="4">
         <v>4.92</v>
       </c>
       <c r="Q87" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R87" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
@@ -7943,54 +7943,54 @@
         <v>344</v>
       </c>
       <c r="I88" s="13"/>
       <c r="J88" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>345</v>
       </c>
       <c r="L88" s="4" t="s">
         <v>346</v>
       </c>
       <c r="M88" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N88" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O88" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P88" s="4">
         <v>4.75</v>
       </c>
       <c r="Q88" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R88" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
@@ -8002,54 +8002,54 @@
         <v>347</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>348</v>
       </c>
       <c r="L89" s="4" t="s">
         <v>349</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N89" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O89" s="4" t="s">
         <v>228</v>
       </c>
       <c r="P89" s="4">
         <v>3.51</v>
       </c>
       <c r="Q89" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R89" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
@@ -8061,54 +8061,54 @@
         <v>350</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>351</v>
       </c>
       <c r="L90" s="4" t="s">
         <v>352</v>
       </c>
       <c r="M90" s="4" t="s">
         <v>293</v>
       </c>
       <c r="N90" s="4" t="s">
         <v>294</v>
       </c>
       <c r="O90" s="4" t="s">
         <v>295</v>
       </c>
       <c r="P90" s="4">
         <v>4.77</v>
       </c>
       <c r="Q90" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R90" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
@@ -8120,54 +8120,54 @@
         <v>353</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>354</v>
       </c>
       <c r="L91" s="4" t="s">
         <v>355</v>
       </c>
       <c r="M91" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N91" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O91" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P91" s="4">
         <v>1.72</v>
       </c>
       <c r="Q91" s="4">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="R91" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
@@ -11320,54 +11320,54 @@
       <c r="I147" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J147" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K147" s="4" t="s">
         <v>507</v>
       </c>
       <c r="L147" s="4" t="s">
         <v>508</v>
       </c>
       <c r="M147" s="4" t="s">
         <v>509</v>
       </c>
       <c r="N147" s="4" t="s">
         <v>510</v>
       </c>
       <c r="O147" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P147" s="4">
         <v>18.85</v>
       </c>
       <c r="Q147" s="4">
-        <v>0</v>
+        <v>18.81</v>
       </c>
       <c r="R147" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S147" s="4">
         <v>100</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>23</v>
@@ -12835,54 +12835,54 @@
         <v>626</v>
       </c>
       <c r="I172" s="13"/>
       <c r="J172" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K172" s="4" t="s">
         <v>627</v>
       </c>
       <c r="L172" s="4" t="s">
         <v>628</v>
       </c>
       <c r="M172" s="4" t="s">
         <v>629</v>
       </c>
       <c r="N172" s="4" t="s">
         <v>518</v>
       </c>
       <c r="O172" s="4" t="s">
         <v>367</v>
       </c>
       <c r="P172" s="4">
         <v>0.86</v>
       </c>
       <c r="Q172" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R172" s="4">
-        <v>0</v>
+        <v>139.91</v>
       </c>
       <c r="S172" s="4">
         <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>23</v>
@@ -12953,54 +12953,54 @@
         <v>633</v>
       </c>
       <c r="I174" s="13"/>
       <c r="J174" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>634</v>
       </c>
       <c r="L174" s="4" t="s">
         <v>635</v>
       </c>
       <c r="M174" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N174" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O174" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P174" s="4">
         <v>4.42</v>
       </c>
       <c r="Q174" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R174" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="S174" s="4">
         <v>0</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3"/>
       <c r="D175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>23</v>
@@ -13012,54 +13012,54 @@
         <v>636</v>
       </c>
       <c r="I175" s="13"/>
       <c r="J175" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K175" s="4" t="s">
         <v>637</v>
       </c>
       <c r="L175" s="4" t="s">
         <v>638</v>
       </c>
       <c r="M175" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N175" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O175" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P175" s="4">
         <v>4.41</v>
       </c>
       <c r="Q175" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R175" s="4">
-        <v>0</v>
+        <v>20.09</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>23</v>
@@ -13071,54 +13071,54 @@
         <v>639</v>
       </c>
       <c r="I176" s="13"/>
       <c r="J176" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K176" s="4" t="s">
         <v>640</v>
       </c>
       <c r="L176" s="4" t="s">
         <v>641</v>
       </c>
       <c r="M176" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N176" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O176" s="4" t="s">
         <v>438</v>
       </c>
       <c r="P176" s="4">
         <v>27.89</v>
       </c>
       <c r="Q176" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R176" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>23</v>
@@ -13130,54 +13130,54 @@
         <v>642</v>
       </c>
       <c r="I177" s="13"/>
       <c r="J177" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K177" s="4" t="s">
         <v>643</v>
       </c>
       <c r="L177" s="4" t="s">
         <v>644</v>
       </c>
       <c r="M177" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N177" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O177" s="4" t="s">
         <v>645</v>
       </c>
       <c r="P177" s="4">
         <v>15.34</v>
       </c>
       <c r="Q177" s="4">
-        <v>0</v>
+        <v>14.36</v>
       </c>
       <c r="R177" s="4">
-        <v>0</v>
+        <v>93.6</v>
       </c>
       <c r="S177" s="4">
         <v>15</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3"/>
       <c r="D178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>23</v>
@@ -13189,54 +13189,54 @@
         <v>646</v>
       </c>
       <c r="I178" s="13"/>
       <c r="J178" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K178" s="4" t="s">
         <v>647</v>
       </c>
       <c r="L178" s="4" t="s">
         <v>648</v>
       </c>
       <c r="M178" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N178" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O178" s="4" t="s">
         <v>649</v>
       </c>
       <c r="P178" s="4">
         <v>13.09</v>
       </c>
       <c r="Q178" s="4">
-        <v>0</v>
+        <v>12.73</v>
       </c>
       <c r="R178" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S178" s="4">
         <v>0</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3"/>
       <c r="D179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>23</v>
@@ -13248,54 +13248,54 @@
         <v>650</v>
       </c>
       <c r="I179" s="13"/>
       <c r="J179" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K179" s="4" t="s">
         <v>651</v>
       </c>
       <c r="L179" s="4" t="s">
         <v>652</v>
       </c>
       <c r="M179" s="4" t="s">
         <v>271</v>
       </c>
       <c r="N179" s="4" t="s">
         <v>653</v>
       </c>
       <c r="O179" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P179" s="4">
         <v>7.7</v>
       </c>
       <c r="Q179" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R179" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S179" s="4">
         <v>0</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3"/>
       <c r="D180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>23</v>
@@ -13307,54 +13307,54 @@
         <v>654</v>
       </c>
       <c r="I180" s="13"/>
       <c r="J180" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>655</v>
       </c>
       <c r="L180" s="4" t="s">
         <v>656</v>
       </c>
       <c r="M180" s="4" t="s">
         <v>657</v>
       </c>
       <c r="N180" s="4" t="s">
         <v>658</v>
       </c>
       <c r="O180" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P180" s="4">
         <v>15.01</v>
       </c>
       <c r="Q180" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R180" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S180" s="4">
         <v>0</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>23</v>
@@ -13366,54 +13366,54 @@
         <v>659</v>
       </c>
       <c r="I181" s="13"/>
       <c r="J181" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>660</v>
       </c>
       <c r="L181" s="4" t="s">
         <v>661</v>
       </c>
       <c r="M181" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N181" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O181" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P181" s="4">
         <v>4.17</v>
       </c>
       <c r="Q181" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R181" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S181" s="4">
         <v>10</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3"/>
       <c r="D182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>23</v>
@@ -13425,54 +13425,54 @@
         <v>662</v>
       </c>
       <c r="I182" s="13"/>
       <c r="J182" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K182" s="4" t="s">
         <v>663</v>
       </c>
       <c r="L182" s="4" t="s">
         <v>664</v>
       </c>
       <c r="M182" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O182" s="4" t="s">
         <v>438</v>
       </c>
       <c r="P182" s="4">
         <v>2.92</v>
       </c>
       <c r="Q182" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R182" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S182" s="4">
         <v>0</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3"/>
       <c r="D183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>23</v>
@@ -13484,54 +13484,54 @@
         <v>665</v>
       </c>
       <c r="I183" s="13"/>
       <c r="J183" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K183" s="4" t="s">
         <v>666</v>
       </c>
       <c r="L183" s="4" t="s">
         <v>667</v>
       </c>
       <c r="M183" s="4" t="s">
         <v>509</v>
       </c>
       <c r="N183" s="4" t="s">
         <v>510</v>
       </c>
       <c r="O183" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P183" s="4">
         <v>21.13</v>
       </c>
       <c r="Q183" s="4">
-        <v>0</v>
+        <v>21.1</v>
       </c>
       <c r="R183" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S183" s="4">
         <v>0</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>23</v>
@@ -13543,54 +13543,54 @@
         <v>668</v>
       </c>
       <c r="I184" s="13"/>
       <c r="J184" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K184" s="4" t="s">
         <v>669</v>
       </c>
       <c r="L184" s="4" t="s">
         <v>670</v>
       </c>
       <c r="M184" s="4" t="s">
         <v>509</v>
       </c>
       <c r="N184" s="4" t="s">
         <v>510</v>
       </c>
       <c r="O184" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P184" s="4">
         <v>3.04</v>
       </c>
       <c r="Q184" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R184" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S184" s="4">
         <v>0</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3"/>
       <c r="D185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>23</v>
@@ -13602,54 +13602,54 @@
         <v>671</v>
       </c>
       <c r="I185" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J185" s="13"/>
       <c r="K185" s="4" t="s">
         <v>672</v>
       </c>
       <c r="L185" s="4" t="s">
         <v>673</v>
       </c>
       <c r="M185" s="4" t="s">
         <v>674</v>
       </c>
       <c r="N185" s="4" t="s">
         <v>675</v>
       </c>
       <c r="O185" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P185" s="4">
         <v>20.89</v>
       </c>
       <c r="Q185" s="4">
-        <v>0</v>
+        <v>19.24</v>
       </c>
       <c r="R185" s="4">
-        <v>0</v>
+        <v>92.11</v>
       </c>
       <c r="S185" s="4">
         <v>100</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>23</v>
@@ -13663,54 +13663,54 @@
       <c r="I186" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J186" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K186" s="4" t="s">
         <v>677</v>
       </c>
       <c r="L186" s="4" t="s">
         <v>678</v>
       </c>
       <c r="M186" s="4" t="s">
         <v>679</v>
       </c>
       <c r="N186" s="4" t="s">
         <v>680</v>
       </c>
       <c r="O186" s="4" t="s">
         <v>681</v>
       </c>
       <c r="P186" s="4">
         <v>0.73</v>
       </c>
       <c r="Q186" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R186" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="S186" s="4">
         <v>30</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>23</v>
@@ -13722,54 +13722,54 @@
         <v>682</v>
       </c>
       <c r="I187" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J187" s="13"/>
       <c r="K187" s="4" t="s">
         <v>683</v>
       </c>
       <c r="L187" s="4" t="s">
         <v>684</v>
       </c>
       <c r="M187" s="4" t="s">
         <v>679</v>
       </c>
       <c r="N187" s="4" t="s">
         <v>680</v>
       </c>
       <c r="O187" s="4" t="s">
         <v>681</v>
       </c>
       <c r="P187" s="4">
         <v>0.56</v>
       </c>
       <c r="Q187" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R187" s="4">
-        <v>0</v>
+        <v>72.51</v>
       </c>
       <c r="S187" s="4">
         <v>25</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>23</v>
@@ -13781,54 +13781,54 @@
         <v>685</v>
       </c>
       <c r="I188" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
         <v>686</v>
       </c>
       <c r="L188" s="4" t="s">
         <v>687</v>
       </c>
       <c r="M188" s="4" t="s">
         <v>688</v>
       </c>
       <c r="N188" s="4" t="s">
         <v>689</v>
       </c>
       <c r="O188" s="4" t="s">
         <v>367</v>
       </c>
       <c r="P188" s="4">
         <v>0.14</v>
       </c>
       <c r="Q188" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R188" s="4">
-        <v>0</v>
+        <v>280.08</v>
       </c>
       <c r="S188" s="4">
         <v>100</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>23</v>
@@ -14695,54 +14695,54 @@
         <v>724</v>
       </c>
       <c r="I204" s="13"/>
       <c r="J204" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K204" s="4" t="s">
         <v>725</v>
       </c>
       <c r="L204" s="4" t="s">
         <v>726</v>
       </c>
       <c r="M204" s="4" t="s">
         <v>183</v>
       </c>
       <c r="N204" s="4" t="s">
         <v>184</v>
       </c>
       <c r="O204" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P204" s="4">
         <v>4.83</v>
       </c>
       <c r="Q204" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R204" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>23</v>
@@ -14754,54 +14754,54 @@
         <v>727</v>
       </c>
       <c r="I205" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
         <v>728</v>
       </c>
       <c r="L205" s="4" t="s">
         <v>729</v>
       </c>
       <c r="M205" s="4" t="s">
         <v>730</v>
       </c>
       <c r="N205" s="4" t="s">
         <v>731</v>
       </c>
       <c r="O205" s="4" t="s">
         <v>367</v>
       </c>
       <c r="P205" s="4">
         <v>0.87</v>
       </c>
       <c r="Q205" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R205" s="4">
-        <v>0</v>
+        <v>273.81</v>
       </c>
       <c r="S205" s="4">
         <v>40</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>23</v>
@@ -14874,54 +14874,54 @@
         <v>735</v>
       </c>
       <c r="I207" s="13"/>
       <c r="J207" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K207" s="4" t="s">
         <v>736</v>
       </c>
       <c r="L207" s="4" t="s">
         <v>737</v>
       </c>
       <c r="M207" s="4" t="s">
         <v>738</v>
       </c>
       <c r="N207" s="4" t="s">
         <v>739</v>
       </c>
       <c r="O207" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P207" s="4">
         <v>2.51</v>
       </c>
       <c r="Q207" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R207" s="4">
-        <v>0</v>
+        <v>20.34</v>
       </c>
       <c r="S207" s="4">
         <v>98</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3"/>
       <c r="D208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>23</v>
@@ -14933,54 +14933,54 @@
         <v>740</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K208" s="4" t="s">
         <v>741</v>
       </c>
       <c r="L208" s="4" t="s">
         <v>742</v>
       </c>
       <c r="M208" s="4" t="s">
         <v>738</v>
       </c>
       <c r="N208" s="4" t="s">
         <v>743</v>
       </c>
       <c r="O208" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P208" s="4">
         <v>3.01</v>
       </c>
       <c r="Q208" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R208" s="4">
-        <v>0</v>
+        <v>16.99</v>
       </c>
       <c r="S208" s="4">
         <v>98</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3"/>
       <c r="D209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>23</v>
@@ -14994,54 +14994,54 @@
       <c r="I209" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J209" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K209" s="4" t="s">
         <v>745</v>
       </c>
       <c r="L209" s="4" t="s">
         <v>746</v>
       </c>
       <c r="M209" s="4" t="s">
         <v>747</v>
       </c>
       <c r="N209" s="4" t="s">
         <v>748</v>
       </c>
       <c r="O209" s="4" t="s">
         <v>749</v>
       </c>
       <c r="P209" s="4">
         <v>14.3</v>
       </c>
       <c r="Q209" s="4">
-        <v>0</v>
+        <v>13.96</v>
       </c>
       <c r="R209" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S209" s="4">
         <v>100</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>23</v>
@@ -15055,54 +15055,54 @@
       <c r="I210" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J210" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K210" s="4" t="s">
         <v>751</v>
       </c>
       <c r="L210" s="4" t="s">
         <v>752</v>
       </c>
       <c r="M210" s="4" t="s">
         <v>747</v>
       </c>
       <c r="N210" s="4" t="s">
         <v>748</v>
       </c>
       <c r="O210" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P210" s="4">
         <v>14.3</v>
       </c>
       <c r="Q210" s="4">
-        <v>0</v>
+        <v>13.89</v>
       </c>
       <c r="R210" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S210" s="4">
         <v>100</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3"/>
       <c r="D211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>23</v>
@@ -15458,54 +15458,54 @@
       <c r="I217" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J217" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K217" s="4" t="s">
         <v>766</v>
       </c>
       <c r="L217" s="4" t="s">
         <v>767</v>
       </c>
       <c r="M217" s="4" t="s">
         <v>768</v>
       </c>
       <c r="N217" s="4" t="s">
         <v>769</v>
       </c>
       <c r="O217" s="4" t="s">
         <v>770</v>
       </c>
       <c r="P217" s="4">
         <v>163.64</v>
       </c>
       <c r="Q217" s="4">
-        <v>0</v>
+        <v>41.83</v>
       </c>
       <c r="R217" s="4">
-        <v>0</v>
+        <v>25.56</v>
       </c>
       <c r="S217" s="4">
         <v>10</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3"/>
       <c r="D218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>23</v>
@@ -15519,54 +15519,54 @@
       <c r="I218" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J218" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K218" s="4" t="s">
         <v>772</v>
       </c>
       <c r="L218" s="4" t="s">
         <v>773</v>
       </c>
       <c r="M218" s="4" t="s">
         <v>774</v>
       </c>
       <c r="N218" s="4" t="s">
         <v>775</v>
       </c>
       <c r="O218" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P218" s="4">
         <v>77.72</v>
       </c>
       <c r="Q218" s="4">
-        <v>0</v>
+        <v>44.59</v>
       </c>
       <c r="R218" s="4">
-        <v>0</v>
+        <v>57.36</v>
       </c>
       <c r="S218" s="4">
         <v>70</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3"/>
       <c r="D219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>23</v>
@@ -15580,88 +15580,88 @@
       <c r="I219" s="13" t="s">
         <v>506</v>
       </c>
       <c r="J219" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K219" s="4" t="s">
         <v>777</v>
       </c>
       <c r="L219" s="4" t="s">
         <v>778</v>
       </c>
       <c r="M219" s="4" t="s">
         <v>774</v>
       </c>
       <c r="N219" s="4" t="s">
         <v>779</v>
       </c>
       <c r="O219" s="4" t="s">
         <v>780</v>
       </c>
       <c r="P219" s="4">
         <v>77.99</v>
       </c>
       <c r="Q219" s="4">
-        <v>0</v>
+        <v>55.09</v>
       </c>
       <c r="R219" s="4">
-        <v>0</v>
+        <v>70.65</v>
       </c>
       <c r="S219" s="4">
         <v>65</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="7" t="s">
         <v>781</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="7"/>
       <c r="D220" s="7"/>
       <c r="E220" s="11"/>
       <c r="F220" s="7"/>
       <c r="G220" s="7"/>
       <c r="H220" s="14"/>
       <c r="I220" s="14"/>
       <c r="J220" s="14"/>
       <c r="K220" s="8"/>
       <c r="L220" s="8"/>
       <c r="M220" s="8"/>
       <c r="N220" s="8"/>
       <c r="O220" s="8">
         <v>2172.2</v>
       </c>
       <c r="P220" s="8">
-        <v>0</v>
+        <v>691.49</v>
       </c>
       <c r="Q220" s="8">
-        <v>0</v>
+        <v>31.83</v>
       </c>
       <c r="R220" s="8"/>
       <c r="S220" s="8"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A220:N220"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>