--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,1547 +212,1844 @@
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 03 nos, (Digtore, Krishnapur, Pathordihi) Total House Hold - 673.</t>
   </si>
   <si>
     <t>ORD/000013/2021-2022</t>
   </si>
   <si>
     <t>1770/BQA</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 03 nos, ( Dhatala, Binodihi ,Bashkatia) Total House Hold - 394.</t>
   </si>
   <si>
     <t>ORD/000014/2021-2022</t>
   </si>
   <si>
     <t>1771/BQA</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Routara (Zone - A) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, No.of Mouza :- 02 (Routara,Bagjada ) Total House Hold - 533.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2021-2022</t>
+  </si>
+  <si>
+    <t>1763/BQA</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haroka, No.of Mouza :- 2 nos, (Latulia, Lechara) , Total House Hold - 233</t>
   </si>
   <si>
     <t>ORD/000011/2021-2022</t>
   </si>
   <si>
     <t>1768/BQA</t>
   </si>
   <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block , Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01, Shyampu (part) Total House Hold - 453.</t>
   </si>
   <si>
     <t>ORD/000012/2021-2022</t>
   </si>
   <si>
     <t>1769/BQA</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (Zone - D) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project)s under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 1 no, Chhatpathor ( Part ) Total House Hold - 65</t>
   </si>
   <si>
     <t>ORD/000456/2020-2021</t>
   </si>
   <si>
     <t>103 / BSD</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Udaypur (Zone - B) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Udaypur No.of Mouza :- 19 nos , (Bagulia , Nabagram Kalakunda, Shirpuranpur, Ituri, Bharatpur, Chakbaga mahisharabi, Tiluri, Binodpur, Bhaluka Bhadaspur, Bardubi, Udaypur Kashihir, Pahapur, Lakhhankata, Maldiha, Chhatimbari ) Total House Hold - 3163</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000079/2021-2022</t>
+  </si>
+  <si>
+    <t>2451/BQA</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>05/11/2021</t>
+  </si>
+  <si>
+    <t>J. D. J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR -SHYAMPUR. No.of Mouza :- 01 no, Telidihi, Total House Hold- 244 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2021-2022</t>
+  </si>
+  <si>
+    <t>3364/BQA</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>30/01/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of DHABAN (Zone - A) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Dhaban. No.of Mouza :- 1no ,Sidhaberia (Part), Total House Hold- 145 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2021-2022</t>
+  </si>
+  <si>
+    <t>3363/BQA</t>
+  </si>
+  <si>
+    <t>Laying extra 15 mm NB PVC (schedule 80) / 20 mm OD HDPE (PE100, Pn16) pipe to cover Madhabpur, Netkamal, Karkata mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora- Block of Saltora-Chhatna W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2021-2022</t>
+  </si>
+  <si>
+    <t>1026/ BSD</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe, 15 mm NB PVC (schedule 80) / 20 mm OD HDPE (PE100, Pn16) pipe to cover Routara mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA o f Routara (Zone - A) under Saltora- Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2021-2022</t>
+  </si>
+  <si>
+    <t>1039/ BSD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe Line from Lapahari to Serabedia of Saltora block under Saltora -Chhatna W/S Scheme under BQA (HQ) of Bankura Division P.H.E. Dte. (Under JJM Fund)</t>
+  </si>
+  <si>
+    <t>ORD/000550/2021-2022</t>
+  </si>
+  <si>
+    <t>992/BSD</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe Line from Serabedia to Sebapur of Saltora block under Saltora -Chhatna W/S Scheme under BQA (HQ) of Bankura Division P.H.E. Dte. (Under JJM Fund)</t>
+  </si>
+  <si>
+    <t>ORD/000551/2021-2022</t>
+  </si>
+  <si>
+    <t>993/BSD</t>
+  </si>
+  <si>
+    <t>ASOKE BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Supply of 01 (One) No. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio on hire basis for official use of the Assistant Engineer, Bankura Head Quarter under Bankura Division P.H.E. Dte. for the period from 01.12.2021 to 30.11.2022</t>
+  </si>
+  <si>
+    <t>ORD/000928/2021-2022</t>
+  </si>
+  <si>
+    <t>21/BQA (H.Q.)</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>MITALI CHHATAIT PARAMANIK</t>
+  </si>
+  <si>
     <t>Rectro fitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (ZONE- D ) W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 14 nos, (Alunia, Damodarpur, Monipur, Khagra, Sukhabad , Katabaid, Demramol, Beriatha, Janadudumar Rampur Raghumathpur, l, Chhatpathor, Shalroha, Nimra,) Total House Hold - 2711.</t>
   </si>
   <si>
     <t>ORD/000077/2021-2022</t>
   </si>
   <si>
     <t>2392/BQA</t>
   </si>
   <si>
     <t>15/09/2021</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 4, Belebad,Moulahir, Mujrakundi Raj band Total House Hold -576 .</t>
+  </si>
+  <si>
+    <t>ORD/000018/2021-2022</t>
+  </si>
+  <si>
+    <t>1775/BQA</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1 no, Gogra (Part), Total House Hold - 75 (Sl No of Work- 08)</t>
   </si>
   <si>
     <t>ORD/000139/2020-2021</t>
   </si>
   <si>
     <t>100/ BSD</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project)) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1, ,Gogra (Part) Total House Hold - 75 (Sl No of Work- 09)</t>
+  </si>
+  <si>
+    <t>ORD/000148/2020-2021</t>
+  </si>
+  <si>
+    <t>101/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (Zone - D) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) s under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 1 no, Chhatpathor ( Part ), Total House Hold - 65 (Sl No of Work- 10)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2020-2021</t>
+  </si>
+  <si>
+    <t>102/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01 no, Shyampur (part) Total House Hold - 75 (Sl No of Work- 14)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2020-2021</t>
+  </si>
+  <si>
+    <t>106/ BSD</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1 no, Gogra (Part) Total House Hold - 75 (Sl No of Work- 06)</t>
   </si>
   <si>
     <t>ORD/000081/2020-2021</t>
   </si>
   <si>
     <t>98/ BSD</t>
   </si>
   <si>
     <t>MANAS DEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 2, ( Adhury, Gogra (part ) , Total House Hold - 439</t>
+  </si>
+  <si>
+    <t>ORD/000009/2021-2022</t>
+  </si>
+  <si>
+    <t>1766/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 02, (Haroka,Jadebpur) , Total House Hold - 517.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2021-2022</t>
+  </si>
+  <si>
+    <t>1764/BQA</t>
+  </si>
+  <si>
+    <t>GOUTAM MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01, (Patdoha) Total House Hold - 489</t>
+  </si>
+  <si>
+    <t>ORD/000015/2021-2022</t>
+  </si>
+  <si>
+    <t>1772/BQA</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 3, (Madhabpur , Netkamal, Karkata) , Total House Hold - 435</t>
+  </si>
+  <si>
+    <t>ORD/000008/2021-2022</t>
+  </si>
+  <si>
+    <t>1765/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1, (Chandra ) , Total House Hold - 273</t>
+  </si>
+  <si>
+    <t>ORD/000010/2021-2022</t>
+  </si>
+  <si>
+    <t>1767/BQA</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA LAYEK</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 2 nos, Sebapur, Machuria Total House Hold -274 .</t>
+  </si>
+  <si>
+    <t>ORD/000019/2021-2022</t>
+  </si>
+  <si>
+    <t>1776/BQA</t>
+  </si>
+  <si>
+    <t>ASHOKE BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Horoka No.of Mouza :- 01 no., Chaubata, Total House Hold- 248 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2021-2022</t>
+  </si>
+  <si>
+    <t>3365/BQA</t>
+  </si>
+  <si>
+    <t>MAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover (Madhabpur, Netkamal, Karkata) mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora- Block of Saltora-Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2021-2022</t>
+  </si>
+  <si>
+    <t>1025/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No. of Mouza :- 01 no, Gogra (Part) Total House Hold - 75</t>
+  </si>
+  <si>
+    <t>ORD/000544/2020-2021</t>
+  </si>
+  <si>
+    <t>98/BSD</t>
+  </si>
+  <si>
+    <t>Dismantaling &amp; reconstruction concrete at Routara 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Routara (Zone - A) under Saltora- Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000411/2021-2022</t>
+  </si>
+  <si>
+    <t>1040/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1, ,Gogra (Part) Total House Hold - 75</t>
+  </si>
+  <si>
+    <t>ORD/000545/2020-2021</t>
+  </si>
+  <si>
+    <t>100/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC Pipe Line to Cover SHYAMPUR 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora- Block Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2021-2022</t>
+  </si>
+  <si>
+    <t>713/BSD</t>
+  </si>
+  <si>
+    <t>17/06/2021</t>
+  </si>
+  <si>
+    <t>27/06/2021</t>
+  </si>
+  <si>
+    <t>M/S T.P. HAZRA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Household survey of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saltora Block under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000921/2021-2022</t>
+  </si>
+  <si>
+    <t>813/BSD</t>
+  </si>
+  <si>
+    <t>06/08/2021</t>
+  </si>
+  <si>
+    <t>06/10/2021</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur (Zone - D) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project)s under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Manipur, No.of Mouza :- 1 no, Chhatpathor ( Part ) Total House Hold - 65 (Sl No of Work- 11)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2020-2021</t>
+  </si>
+  <si>
+    <t>103/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01 no, Shyampur (part) Total House Hold - 75 (Sl No of Work- 13)</t>
+  </si>
+  <si>
+    <t>ORD/000196/2020-2021</t>
+  </si>
+  <si>
+    <t>105/ BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 01, Shyampur (part) Total House Hold - 75 (Sl No of Work- 16)</t>
+  </si>
+  <si>
+    <t>ORD/000199/2020-2021</t>
+  </si>
+  <si>
+    <t>108/ BSD</t>
+  </si>
+  <si>
     <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 1, Tilabaid (PART-B) Total House Hold - 75. (Sl No of Work- 17)</t>
   </si>
   <si>
     <t>ORD/000200/2020-2021</t>
   </si>
   <si>
     <t>109/ BSD</t>
   </si>
   <si>
     <t>MRITYUNJOY HAZRA</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project)) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1, ,Gogra (Part) Total House Hold - 75</t>
+  </si>
+  <si>
+    <t>ORD/000508/2020-2021</t>
+  </si>
+  <si>
+    <t>101/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Shyampur, No.of Mouza :- 01 no., Shyampur (Part), Total House Hold- 102 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2021-2022</t>
+  </si>
+  <si>
+    <t>3366/BQA</t>
+  </si>
+  <si>
+    <t>PRASANTA BHUIN</t>
+  </si>
+  <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 5 nos, Khatmara, Kultuka, Bojapathor, Bhadadi, Murgadoba Total House Hold - 601.</t>
   </si>
   <si>
     <t>ORD/000017/2021-2022</t>
   </si>
   <si>
     <t>1774/BQA</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 02, (Haroka,Jadebpur) , Total House Hold - 517.</t>
-[...41 lines deleted...]
-    <t>PARESH CHANDRA LAYEK</t>
+    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 2 nos, Kanuri, Got Total House Hold - 734.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2021-2022</t>
+  </si>
+  <si>
+    <t>2036/BQA</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>09/09/2021</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte Block - Saltora, Name of OHR:- Ranjitpur, No.of Mouza :- 14 ,(Bisjore ,Niamatpur, Pabayan Ranjitpur Dhekiya, Duiaitara Lalittakuri,Rampur,Dubrapur Bhurkurthol GonsaidihiTentultikn ,Chakparui,Pabra) Total House Hold - 3093.</t>
   </si>
   <si>
     <t>ORD/000076/2021-2022</t>
   </si>
   <si>
     <t>2391/BQA</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Tilabaid, No.of Mouza :- 2 nos, Kanuri, Got Total House Hold - 734.</t>
-[...23 lines deleted...]
-    <t>101/ BSD</t>
+    <t>Household survey of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saltora Block under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, No. of Zone:- 03 nos, Total House Hold - 7930 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000922/2021-2022</t>
+  </si>
+  <si>
+    <t>814/BSD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Under Jal Dhara - 2020 Fund. Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 02 nos, (Moyragora, Jaynagar) Total House Hold - 146,</t>
+  </si>
+  <si>
+    <t>VCH/001566/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/11</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE &amp; BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 1, Shyampur (PART) Total House Hold - 75.</t>
+  </si>
+  <si>
+    <t>VCH/001798/2020-2021</t>
+  </si>
+  <si>
+    <t>24/03/2021</t>
+  </si>
+  <si>
+    <t>RAFIKUL MONDAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 06(Narricha, Bhabanipur, Baliguma, Sapkrrara, Unara &amp; Dharampu) Total House Hold -404,</t>
+  </si>
+  <si>
+    <t>VCH/001564/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 02 (Joytunga, Kostia ), Total House Hold -423 ( Sl .No.- 17),</t>
+  </si>
+  <si>
+    <t>VCH/001567/2021-2022</t>
   </si>
   <si>
     <t>Household survey of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA under Bankura - I,II &amp; Saltora Block under Salota - Chhatna block (BRGF ph - I project) under Bankura sadar sub-division of Bankura division PHE Dte. block - Saltora, no. of mouza - 03 nos total house hold - 7930</t>
   </si>
   <si>
     <t>VCH/001357/2021-2022</t>
   </si>
   <si>
     <t>30/09/2021</t>
   </si>
   <si>
-    <t>TAPAS DEY</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Susne (178) mouza by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 1 No. Total Household - 154 Nos.</t>
   </si>
   <si>
     <t>VCH/001563/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/11</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Sl. No. 07),</t>
   </si>
   <si>
     <t>VCH/001565/2021-2022</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Bandyagal (Zone - F) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Bandyagal, No.of Mouza :- Palsora,(Part) , Kalai, Total House Hold - 320.,</t>
   </si>
   <si>
     <t>VCH/001562/2021-2022</t>
   </si>
   <si>
     <t>ZAKIR HOSSAIN MONDAL</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Shyampur, No.of Mouza :- 1, Shyampur (PART) Total House Hold - 75.</t>
-[...88 lines deleted...]
-  <si>
     <t>Laying Extra 20 mm HDPE Pipe Line to Cover Khagra, Monipur, Katabaid, Demramole mouza for retrofitting works for creacion of FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Monipur (Zone- D) under Chhatna Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2022-2023</t>
   </si>
   <si>
     <t>349/KSD</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
     <t>05/09/2022</t>
   </si>
   <si>
     <t>Reconstruction concrete at Salroha, Raghunathchak mouza for retrofitting works for creation of FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MONIPUR (Zone- D) under Chhatna Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000177/2022-2023</t>
   </si>
   <si>
     <t>355/KSD</t>
   </si>
   <si>
-    <t>Laying of HDPE pipe Line from Serabedia to Sebapur of Saltora block under Saltora -Chhatna W/S Scheme under BQA (HQ) of Bankura Division P.H.E. Dte. (Under JJM Fund)</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying Extra UPVC Pipe Line to Cover Pabra (Pabra more) mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000637/2021-2022</t>
   </si>
   <si>
     <t>32/BSD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>22/01/2022</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of DI Specials including Loading, Unloading &amp; Stacking properly for Day to day O &amp; M of Saltora &amp; Chhatna Block Water Supply Scheme BRGF (Ph - I Project) under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>356/KSD</t>
+  </si>
+  <si>
+    <t>21/08/2022</t>
+  </si>
+  <si>
     <t>Laying extra UPVC Pipe Line to Cover Telidih Village of Telidihi mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block, Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2021-2022</t>
   </si>
   <si>
     <t>212/BSD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
-    <t>TAPAS KUMAR HAZRA</t>
-[...56 lines deleted...]
-    <t>1040/ BSD</t>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>356/ KSD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 14/10/2022 to 18/10/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000905/2022-2023</t>
+  </si>
+  <si>
+    <t>697/BSD</t>
+  </si>
+  <si>
+    <t>12/10/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 19/10/2022 to 22/10/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000906/2022-2023</t>
+  </si>
+  <si>
+    <t>700/BSD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 07/11/2022 to 11/11/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000909/2022-2023</t>
+  </si>
+  <si>
+    <t>708/BSD</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 21/11/2022 to 24/11/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000910/2022-2023</t>
+  </si>
+  <si>
+    <t>732/BSD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 25/11/2022 to 30/11/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000911/2022-2023</t>
+  </si>
+  <si>
+    <t>747/BSD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 07/12/2022 to 12/12/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000913/2022-2023</t>
+  </si>
+  <si>
+    <t>787/BSD</t>
+  </si>
+  <si>
+    <t>05/12/2022</t>
+  </si>
+  <si>
+    <t>11/12/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 01/11/2022 to 04/11/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000908/2022-2023</t>
+  </si>
+  <si>
+    <t>702/BSD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 01/12/2022 to 06/12/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000912/2022-2023</t>
+  </si>
+  <si>
+    <t>752/BSD</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 13/12/2022 to 16/12/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000914/2022-2023</t>
+  </si>
+  <si>
+    <t>793/BSD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 10/10/2022 to 13/10/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000904/2022-2023</t>
+  </si>
+  <si>
+    <t>672/BSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 24/10/2022 to 29/10/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000907/2022-2023</t>
+  </si>
+  <si>
+    <t>701/BSD</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 19/12/2022 to 22/12/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2022-2023</t>
+  </si>
+  <si>
+    <t>797/BSD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 02/01/2023 to 05/01/2023.</t>
+  </si>
+  <si>
+    <t>ORD/000916/2022-2023</t>
+  </si>
+  <si>
+    <t>829/BSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>Continuation schedule for Diesel Ambassador Car equivalent luxury Car / Bolero / Scrpio etc. having license for contract carriage permit from the Regional Transport Authority for office use of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/06/2022 to 30/11/2022)</t>
+  </si>
+  <si>
+    <t>ORD/000409/2022-2023</t>
+  </si>
+  <si>
+    <t>447/ BSD</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>GOURANGA NANDI</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipe Line at sebapur village of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001177/2022-2023</t>
+  </si>
+  <si>
+    <t>1316/BQA</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Monipur (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Monipur, No. of Mouza :- 01 no, Chhatapathor (Part), Total House Hold- 15 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000495/2021-2022</t>
+  </si>
+  <si>
+    <t>51/BSD</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>ASHIS PAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Monipur (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Monipur, No.of Mouza :- 01 no., Chhatapathor (Part), Total House Hold- 20 nos.</t>
   </si>
   <si>
     <t>ORD/000486/2021-2022</t>
   </si>
   <si>
     <t>50/BSD</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>Dismantling &amp; reconstruction of concrete at GOT for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part -B).</t>
+  </si>
+  <si>
+    <t>ORD/000511/2021-2022</t>
+  </si>
+  <si>
+    <t>278/BSD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; reconstruction of concrete of Dhekia, Bhurkurthol, Goswamiidiihi, Tentultikni, Pabayan, Ranjitpur, Lalittakuri 'mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000515/2021-2022</t>
+  </si>
+  <si>
+    <t>31/BSD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>Reconstruction of concrete of Dhekia, Bhurkurthol, Goswamiidiihi, Tentultikni, Pabayan, Ranjitpur, Lalittakuri 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C)under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - A)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2021-2022</t>
+  </si>
+  <si>
+    <t>30/BSD</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; reconstruction of concrete of Dubrajpur mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2021-2022</t>
+  </si>
+  <si>
+    <t>24/BSD</t>
+  </si>
+  <si>
+    <t>Dismentling &amp; reconstruction of Concrete of Pabra 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000513/2021-2022</t>
+  </si>
+  <si>
+    <t>38/BSD</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; reconstruction of concrete of Pabra 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - A)</t>
+  </si>
+  <si>
+    <t>ORD/000514/2021-2022</t>
+  </si>
+  <si>
+    <t>37/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Monipur, No. of Mouza:- 01 no., TILABAID (Part), Total House Hold- 20 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2021-2022</t>
+  </si>
+  <si>
+    <t>53/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Shyampur, No. of Mouza :- 01 nos (Telidihi), Total House Hold- 80 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2021-2022</t>
+  </si>
+  <si>
+    <t>216/BSD</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipe line from Rowtora pukur par to kechka ICDS Centre by tapping rising main pipe line of Saltora- Chhatna W/S Scheme (BRGF Ph- I) under Bankura Division P.H.E. Dte. (Part- B) (Under Jal Swapna &amp; JJM Programme Fund)</t>
+  </si>
+  <si>
+    <t>ORD/000142/2022-2023</t>
+  </si>
+  <si>
+    <t>1324/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Monipur (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Monipur, No. of Mouza :- Chhatapathor (Part), Total House Hold :-38 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2022-2023</t>
+  </si>
+  <si>
+    <t>354/KSD</t>
+  </si>
+  <si>
+    <t>Supply and delivery of different dia CIDF sluice valve for Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000192/2022-2023</t>
+  </si>
+  <si>
+    <t>351/BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC Pipe Line to Cover Shibdanga Village of Telidihi mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SHYAMPUR (Zone - E) under Saltora-Block ,Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2021-2022</t>
+  </si>
+  <si>
+    <t>211/BSD</t>
+  </si>
+  <si>
+    <t>Laying HDPE Pipe Line from Uporgora IBS more to Lapahari with Interconnection with R/M to increase water pressure at Sebapur, Got of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILABAID (Zone- F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000273/2022-2023</t>
+  </si>
+  <si>
+    <t>2346/BQA</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipeline from Barsal to Kukhrakuri to increase pressure at Kukhrakuri village under Saltora-Block Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. (Part-B) (JJM Programme fund)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2022-2023</t>
+  </si>
+  <si>
+    <t>1329/BQA</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Bisjore 'mouza for construction and commissioning ofF 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000546/2021-2022</t>
+  </si>
+  <si>
+    <t>26/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipeline from Barsal to Kukhrakuri to increase pressure at Kukhrakuri village under Saltora-Block Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. (Part-A) (JJM Programme fund)</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>1328/BQA</t>
+  </si>
+  <si>
+    <t>Dismentling &amp; reconstruction of concrete of Bisjore mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000627/2021-2022</t>
+  </si>
+  <si>
+    <t>25/BSD</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover Pabra (Uppar para)'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000633/2021-2022</t>
+  </si>
+  <si>
+    <t>35/BSD</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line including Dismantling &amp; Reconstruction of Concrete to Cover Pabra (Adhibasi para) 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - E)</t>
+  </si>
+  <si>
+    <t>ORD/000634/2021-2022</t>
+  </si>
+  <si>
+    <t>36/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Bisjore 'mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000628/2021-2022</t>
+  </si>
+  <si>
+    <t>27/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Dubrajpur mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte (Part - A)</t>
+  </si>
+  <si>
+    <t>ORD/000629/2021-2022</t>
+  </si>
+  <si>
+    <t>28/BSD</t>
+  </si>
+  <si>
+    <t>laying extra HDPE Pipe Line to Cover Nimra,Demramole, Monipur mouza of retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur(ZONE-D ) W/S Scheme and its adjoining mouzas under Bankura Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000223/2022-2023</t>
+  </si>
+  <si>
+    <t>1325/BQA</t>
+  </si>
+  <si>
+    <t>laying extra HDPE Pipe Line &amp; PVC Pipe to Cover Nimra &amp; Khagra mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur(ZONE-D ) W/S Scheme and its adjoining mouzas under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>1305/BQA</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover Patdoha mouza &amp; Reconstruction of concrete for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Block of Saltora-Chhatna W/S Scheme (BRGF ph - I project) ,under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000777/2021-2022</t>
+  </si>
+  <si>
+    <t>47/BSD</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipe line from Rowtora pukur par to kechka ICDS Centre by tapping rising main pipe line of Saltora- Chhatna W/S Scheme (BRGF Ph- I) under Bankura Division P.H.E. Dte. (Part- A) (Under Jal Swapna &amp; JJM Programme Fund)</t>
+  </si>
+  <si>
+    <t>ORD/000144/2022-2023</t>
+  </si>
+  <si>
+    <t>1317/BQA</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover Pabra (Namo para)'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000631/2021-2022</t>
+  </si>
+  <si>
+    <t>33/BSD</t>
+  </si>
+  <si>
+    <t>Laying Extra UPVC Pipe Line to Cover Pabra (Roy para)'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000632/2021-2022</t>
+  </si>
+  <si>
+    <t>34/BSD</t>
+  </si>
+  <si>
+    <t>laying extra HDPE Pipe Line &amp; PVC Pipe to Cover Salroha &amp; Rampur mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur(ZONE-D ) W/S Scheme and its adjoining mouzas under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2022-2023</t>
+  </si>
+  <si>
+    <t>1315/BQA</t>
+  </si>
+  <si>
+    <t>Supply and delivery of different dia CIDF sluice valve for Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000194/2022-2023</t>
+  </si>
+  <si>
+    <t>352/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1 no., (Chandra (part) Total House Hold - 37 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2022-2023</t>
+  </si>
+  <si>
+    <t>260/KSD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC Pipe Line to Cover , Kanuri mouza for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2021-2022</t>
+  </si>
+  <si>
+    <t>275/BSD</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Haroka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haroka, No.of Mouza :- Latulia (PART), Total House Hold - 27 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>249/KSD</t>
+  </si>
+  <si>
+    <t>Laying of extra UPVC pipeline to increase water pressure at Patdoha mouza for retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and Jal Swapna of Shyampur (Zone-E) under Saltora-Chhatna water supply scheme (BRGF Ph-I) Project of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2022-2023</t>
+  </si>
+  <si>
+    <t>256/KSD</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC Pipe Line to Cover Got mouza for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000656/2021-2022</t>
+  </si>
+  <si>
+    <t>276/BSD</t>
+  </si>
+  <si>
+    <t>laying extra HDPE Pipe Line &amp; PVC Pipe to Cover Sukhabaid,katabaid, Nimra, Alunia mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme of Monipur(ZONE-D ) W/S Scheme and its adjoining mouzas under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>1306/BQA</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipe line from jahurbona to Paharpur village to increase pressure in Paharpur village for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Udaypur (Zone - B) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>1320/BQA</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Kankri Jharna More to Barikul Primary School to increase pressure in Barikul (179) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-L (Dhankura) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>1685/BQA</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Shyampur, No. of Mouza :- 01 no., (Dhatala), Total House Hold- 48 nos.</t>
   </si>
   <si>
     <t>ORD/000489/2021-2022</t>
   </si>
   <si>
     <t>217/BSD</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Shyampur, No. of Mouza :- 01 nos (Telidihi), Total House Hold- 80 nos.</t>
-[...272 lines deleted...]
-    <t>36/BSD</t>
+    <t>Dismantling &amp; reconstruction of concrete from Lapahari to sebapur village of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TILABAID (Zone - F) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>1313/BQA</t>
   </si>
   <si>
     <t>laying extra UPVC pipe line to cover Dubrajpur, Bisjore mouza for construction and commissioning of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part - B)</t>
   </si>
   <si>
     <t>ORD/000630/2021-2022</t>
   </si>
   <si>
     <t>29/BSD</t>
   </si>
   <si>
-    <t>Laying Extra UPVC Pipe Line to Cover Pabra (Namo para)'mouza for construction and commissioning ofF 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Ranjitpur (Zone - C) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...113 lines deleted...]
-    <t>53/BSD</t>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tentulia (27) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>VCH/002543/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Malian (23) &amp; Deuli (25) mouzas by retrofitting Zone-Malian of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>VCH/002554/2021-2022</t>
+  </si>
+  <si>
+    <t>laying of HDPE pipe line from Barjora Pry. School to near Barjora BDO Office of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II) [ under Jal Jeevan Mission ( JJM) and JAL SWAPNA Programme)]</t>
+  </si>
+  <si>
+    <t>VCH/002555/2021-2022</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-F) Total House Hold -101</t>
+  </si>
+  <si>
+    <t>VCH/002537/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 4 (Ramchandra pur (Part - C ), Total House Hold - 161</t>
+  </si>
+  <si>
+    <t>VCH/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/28</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 4 (Ramchandra pur (Part - D ) &amp; Saluka ), Total House Hold - 158</t>
+  </si>
+  <si>
+    <t>VCH/000327/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipeline to cover Kamalpur Mantumura mouza for construction and commissioing FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chanabari (Zone - H) under Saltora - chhatna water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.part - C</t>
+  </si>
+  <si>
+    <t>VCH/000379/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/02</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HORIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Horialgora, No. of Mouza :- 01 nos , Junbedia (Part), Total House Hold - 200 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000324/2022-2023</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 4 (Ramchandra pur (Part - B ), Total House Hold - 151</t>
+  </si>
+  <si>
+    <t>VCH/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover in Kayerpara (206), Harinarayanpur (207), Murku (210) and Ganganala (230) mouzas for Construction and commissioning of FHTC (Functional Household Tap Connection) by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas,</t>
+  </si>
+  <si>
+    <t>VCH/002455/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/15</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-5) DPR no - 36.Block - Bishnupur, Name of OHR - Bhara,No. of Mouza :- 1 no. i.e. Dharampur-22 (215 out of 299), House Hold - 215</t>
+  </si>
+  <si>
+    <t>VCH/002458/2021-2022</t>
+  </si>
+  <si>
+    <t>Construction of temporary latrine &amp; water supply arrangement at Mukutmanipur Development authority ( MDA) area for ensuing tourist season under Khatra Sub - Division of Bankura Division, PHE Dte. (PART),- B</t>
+  </si>
+  <si>
+    <t>VCH/002564/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/26</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-II (Part-A) , Total House Hold -345 nos.</t>
+  </si>
+  <si>
+    <t>VCH/002540/2021-2022</t>
+  </si>
+  <si>
+    <t>PRADIP CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Kanchanpur (Zone - C ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora , Name of OHR - Kanchanpur (Zone - C ) . No.of Mouza :- Khandari Total House Hold - 52 sl no - 11</t>
+  </si>
+  <si>
+    <t>VCH/000332/2022-2023</t>
+  </si>
+  <si>
+    <t>BIJOY KOLEY</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joytunga (Zone - H ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora &amp; Bankura - ll , Name of OHR - Joytunga (Zone - H ) . No.of Mouza :- Kolaberia Total House Hold - 62 sl no - 04</t>
+  </si>
+  <si>
+    <t>VCH/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe lineto cover Teledihi mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Shyampur Zone- E under Saltora -block saltora - Chhatna water supply scheme (BRGF ph - I project) dist - Bankura under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :01 , Hare Krishnapur (Part-- B), Total House Hold -101</t>
+  </si>
+  <si>
+    <t>VCH/002673/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/2</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Manora (52), Chaka Doba (58), mouzas by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>VCH/003011/2021-2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe lineto cover Khatmara, Kultuka, Bojapathor mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Tilabaid Zone- F Saltora block under Saltora - Chhatna scheme (BRGF ph - I project) under Bankura sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002928/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/21</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Shitla (PART-A), Total House Hold -343</t>
+  </si>
+  <si>
+    <t>VCH/002550/2021-2022</t>
   </si>
   <si>
     <t>Restoration of concrete road at Belboni, Agya Nandapur &amp; Kaljuri mouzas for construction and commissioning of 'FHTC' (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHIRKANALI (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002548/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 06(Narricha, Bhabanipur, Baliguma, Sapkrrara, Unara &amp; Dharampu) Total House Hold -404</t>
   </si>
   <si>
     <t>VCH/002551/2021-2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KANCHANPUR (Zone - C) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KANCHANPUR (Zone - C) . No.of Mouza :- 01 Shitla (PART-A), Total House Hold -343</t>
-[...4 lines deleted...]
-  <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 02 (Purusattam pur(PART-B) , Bhairb pur ), Total House Hold -108</t>
   </si>
   <si>
     <t>VCH/002535/2021-2022</t>
   </si>
   <si>
-    <t>GOURANGA NANDI</t>
-[...37 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- Maliara part-I Total House Hold -85 nos.(Part-A)</t>
   </si>
   <si>
     <t>VCH/000334/2022-2023</t>
   </si>
   <si>
-    <t>28/04/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kheyarkanali. No.of Mouza :- 01 Nabada Total House Hold -388 ( Sl .No.- 24)</t>
   </si>
   <si>
     <t>VCH/000328/2022-2023</t>
   </si>
   <si>
+    <t>Laying extra HDPE pipeline to cover Jaynagar (47) mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of (Hatikheda) Zone - I under Khatra Sub - Division of Bankura Division, PHE Dte. Block - Ranibandh , dist - Bankura part - A</t>
+  </si>
+  <si>
+    <t>VCH/002672/2021-2022</t>
+  </si>
+  <si>
     <t>Dismantalling &amp; recnstruction extra concrete at Latulia mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora Block of Saltora - Chatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002557/2021-2022</t>
   </si>
   <si>
-    <t>Laying extra HDPE pipeline to cover Jaynagar (47) mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of (Hatikheda) Zone - I under Khatra Sub - Division of Bankura Division, PHE Dte. Block - Ranibandh , dist - Bankura part - A</t>
-[...4 lines deleted...]
-  <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I) ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block -Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 01, Joykrishna pur Sarenga(PART-B), Total House Hold - 176</t>
   </si>
   <si>
     <t>VCH/000325/2022-2023</t>
   </si>
   <si>
-    <t>M/S SUPRIYA CHATTERJEE</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000260/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/12</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying extra HDPE pipe to cover Jorehira mouza for retrofitting works Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Tilabaid zone - F W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte part - A</t>
   </si>
   <si>
     <t>VCH/000739/2022-2023</t>
   </si>
   <si>
     <t>FHTC/3</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
+    <t>Laying extra UPVC pipe lineto cover Chandra mouzas for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horoka zone - G under Saltora - block Saltora - Chhatna water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002984/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Laying extra UPVC pipe line to cover Haroka, Jadebpur mouza Construction &amp; commissioning of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Haroka Zone G of under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/003017/2021-2022</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe line to cover Junbedia part mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002553/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Dangarpara (293), Agaya (350) &amp; Ampata (351) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 3 Nos. Total Household:- 265 Nos.</t>
+  </si>
+  <si>
+    <t>VCH/002541/2021-2022</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B)) . No.of Mouza :- 05 (Gururbud, Radhaballavpur, Meteia Narayanpur, Krishnabati &amp; Gourmohanpur ), Total House Hold -972</t>
   </si>
   <si>
     <t>VCH/002305/2021-2022</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
+    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for13 nos. Mouzas (( Basudevpur (Uttar) , Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur,Birsinghapur, Sonargram, Madanhati,Hatasuria , Sahebdihi) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-III) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-III), No. of Mouza :-13 nos, ( Basudevpur (Uttar), Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi), Total House Hold -2821 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000247/2022-2023</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KENDBONI (Zone - P) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kendboni, No.of Mouza :- 07, (Kendboni, Kantaboni, Mamurjuri, Dhansimul, Jarka, (Sonamui (PART) &amp; Malindasi), Total House Hold - 607'</t>
+  </si>
+  <si>
+    <t>VCH/000380/2022-2023</t>
+  </si>
+  <si>
     <t>VCH/002507/2021-2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
-    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Dangarpara (293), Agaya (350) &amp; Ampata (351) mouzas by retrofitting of Water Supply Scheme for Gargarya, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 3 Nos. Total Household:- 265 Nos.</t>
-[...49 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme SALMA ZONE-III W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte Block - Saltora, G.P. - Salma, No.of Mouza :- 01 no., (Kastara), Total House Hold - 345 nos.</t>
   </si>
   <si>
     <t>VCH/000329/2022-2023</t>
   </si>
   <si>
-    <t>Survey work for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for13 nos. Mouzas (( Basudevpur (Uttar) , Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur,Birsinghapur, Sonargram, Madanhati,Hatasuria , Sahebdihi) of BARJORA Water Supply Scheme(Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-III) Block -Barjora, Name of OHR - LEFT OUT MOUZAS OF BARJORA BLOCK UNDER BRGF PHASE-I (ZONE-III), No. of Mouza :-13 nos, ( Basudevpur (Uttar), Mandarboni, Radhanagar, Payermohan, Shushunia, Sarali, Bishanpur, Harirampur, Birsinghapur, Sonargram, Madanhati, Hatasuria, Sahebdihi), Total House Hold -2821 nos.</t>
-[...2 lines deleted...]
-    <t>VCH/000247/2022-2023</t>
+    <t>VCH/003018/2021-2022</t>
+  </si>
+  <si>
+    <t>VCH/002869/2021-2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-B) Total House Hold -115</t>
+  </si>
+  <si>
+    <t>VCH/002539/2021-2022</t>
+  </si>
+  <si>
+    <t>creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of JOREHERA (Zone - B) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jorehira, No of Mouza:- 05 nos, (Rangametya, Kuladabar, Burat, Deulberia, Murgathol ) Total House Hold - 520</t>
+  </si>
+  <si>
+    <t>VCH/002671/2021-2022</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>laying extra UPVC pipe line to cover Badra, Gopalpur &amp; Bhedua mouza for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Harialgora (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002552/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dadhimukha (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - Dadhimukha (Zone - D) . No.of Mouza :- Hare Krishnapur , Bhairb pur , Jaganath pur Total House Hold -65 nos. sl no - 01</t>
+  </si>
+  <si>
+    <t>VCH/000333/2022-2023</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 ( PART-B House Hold - 1284)</t>
   </si>
   <si>
     <t>VCH/002562/2021-2022</t>
   </si>
   <si>
     <t>FHTC/22</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
-    <t>VCH/002869/2021-2022</t>
-[...101 lines deleted...]
-    <t>VCH/000324/2022-2023</t>
+    <t>VCH/003013/2021-2022</t>
+  </si>
+  <si>
+    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-C) Total House Hold -116</t>
+  </si>
+  <si>
+    <t>VCH/002538/2021-2022</t>
   </si>
   <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 01 , Hare Krishnapur (Part--A ), Total House Hold -160</t>
   </si>
   <si>
     <t>VCH/002536/2021-2022</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Dhadkidihi (92) &amp; Puada (94) mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-O (Madandihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 5)</t>
   </si>
   <si>
     <t>VCH/002545/2021-2022</t>
   </si>
   <si>
-    <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-C) Total House Hold -116</t>
-[...4 lines deleted...]
-  <si>
     <t>"Construction of temporary latrine &amp; water supply arrangement at Mukutmanipur Development authority ( MDA) area for ensuing tourist season under Khatra Sub - Division of Bankura Division, PHE Dte. (PART),- A"</t>
   </si>
   <si>
     <t>VCH/002563/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/26</t>
-[...4 lines deleted...]
-  <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
-    <t>VCH/003013/2021-2022</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dadhimukha ZONE - D under Bankura - l &amp; ll &amp; Barjora block W/S Scheme BRGF ph - I project) under Bankura sadar Sub - Division of Bankura Division, PHE Dte. block - Barjora. Name of OHR- Dadhimukha zone - D Name of Mouza:-- Purusattam Pur, Muktapur. Total House Hold - 80 nos. sl No- 02</t>
+  </si>
+  <si>
+    <t>VCH/000322/2022-2023</t>
   </si>
   <si>
     <t>Rectrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYKRISHNAPUR (Zone - I ) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Barjora , Name of OHR - JOYKRISHNAPUR (Zone - I) . No.of Mouza :- 4 (Ramchandra pur (Part - A ), Total House Hold - 145 sl no - 48</t>
   </si>
   <si>
     <t>VCH/000330/2022-2023</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dadhimukha ZONE - D under Bankura - l &amp; ll &amp; Barjora block W/S Scheme BRGF ph - I project) under Bankura sadar Sub - Division of Bankura Division, PHE Dte. block - Barjora. Name of OHR- Dadhimukha zone - D Name of Mouza:-- Purusattam Pur, Muktapur. Total House Hold - 80 nos. sl No- 02</t>
-[...76 lines deleted...]
-  <si>
     <t>Laying HDPE Pipe Line from Saltora-Mejia main road (near sub station to Pathordihi &amp; Krishnapur adhibasi para, Bouri para including Interconnection with A/V to increase water pressure at Pathordihi, krishnapur mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Shampur (Zone - E) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000368/2022-2023</t>
   </si>
   <si>
     <t>45/BQA</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
-    <t>ORD/000433/2022-2023</t>
-[...23 lines deleted...]
-    <t>MITALI CHHATAIT PARAMANIK</t>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Ranjitpur (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, P.H.E. Dte.Block - Saltora, Name of OHR - Ranjitpur, Total House Hold -150 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000688/2022-2023</t>
+  </si>
+  <si>
+    <t>589/BQA</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of HORAKA (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte. Block - Saltora, Name of OHR -HORAKA, Total House Hold -100 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000687/2022-2023</t>
+  </si>
+  <si>
+    <t>588/BQA</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 01/02/2023 to 04/02/2023.</t>
   </si>
   <si>
     <t>ORD/000920/2022-2023</t>
   </si>
   <si>
     <t>63/BSD</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
-    <t>PARTHA PRATIM CHHATAIT</t>
-[...1 lines deleted...]
-  <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 22/02/2023 to 27/02/2023.</t>
   </si>
   <si>
     <t>ORD/000923/2022-2023</t>
   </si>
   <si>
     <t>209/BSD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 14/10/2022 to 18/10/2022.</t>
-[...100 lines deleted...]
-  <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 08/06/2023 to 13/06/2023</t>
   </si>
   <si>
     <t>ORD/000250/2023-2024</t>
   </si>
   <si>
     <t>498/BSD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 16/01/2023 to 19/01/2023.</t>
   </si>
   <si>
     <t>ORD/000918/2022-2023</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>20/01/2023</t>
@@ -1775,630 +2072,348 @@
   <si>
     <t>ORD/000921/2022-2023</t>
   </si>
   <si>
     <t>152/BSD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 15/02/2023 to 20/02/2023.</t>
   </si>
   <si>
     <t>ORD/000922/2022-2023</t>
   </si>
   <si>
     <t>202/BSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
-    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 01/12/2022 to 06/12/2022.</t>
-[...25 lines deleted...]
-  <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 01/06/2023 to 07/06/2023.</t>
   </si>
   <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>451/BSD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 10/10/2022 to 13/10/2022.</t>
-[...56 lines deleted...]
-    <t>03/01/2023</t>
+    <t>Hiring of car equivalent to Motor cab &amp; Maruti Omni (Standard) with Mass emission standard of BS- III purchased on or after 01/05/2008 with Diesel car on monthly basis having license for contract carriage permit for Regional Transport Authority for office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/07/2023 to 31/12/2023) (Six Months)</t>
+  </si>
+  <si>
+    <t>ORD/000457/2023-2024</t>
+  </si>
+  <si>
+    <t>555/BSD</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
   </si>
   <si>
     <t>Engagement of 01 (One) no. additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division, P.H.E. Dte. in connection with execution of JJM works under Bankura District. For 09/01/2023 to 13/01/2023.</t>
   </si>
   <si>
     <t>ORD/000917/2022-2023</t>
   </si>
   <si>
     <t>07/BSD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
-    <t>Continuation schedule for Diesel Ambassador Car equivalent luxury Car / Bolero / Scrpio etc. having license for contract carriage permit from the Regional Transport Authority for office use of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/06/2022 to 30/11/2022)</t>
-[...113 lines deleted...]
-    <t>47/BSD</t>
+    <t>Laying Extra HDPE Pipe Line to Cover Dhatala mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Shampur (Zone - E) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>47/BQA</t>
+  </si>
+  <si>
+    <t>Work Order for Laying Extra UPVC Pipe Line to Cover Jadavpur mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - D) under Saltora Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2023-2024</t>
+  </si>
+  <si>
+    <t>106/KSD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>13/05/2023</t>
+  </si>
+  <si>
+    <t>RAHUL CHATERJEE</t>
+  </si>
+  <si>
+    <t>Continuation for diesel Ambassador Car equivalent luxury Car / Bolero / Scrpio etc. having license for contract carriage permit from the Regional Transport Authority for office use of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/06/2023 to 30/06/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>455/BSD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte.Block - Saltora, Name of OHR - Shyampur, Total House Hold -400 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>587/BQA</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF Ph- I Project) under Division, PHE Dte. (Part-A) Block- Saltora, Name of OHR - HORAKA, No. of Mouza :- Chowbata (Part), Gogra (Part), Total House Hold :- 180 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>2062/BQA</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora- Chhatna Block W/S Scheme (BRGF Ph- I Project) under Division, PHE Dte. (Part-B) Block- Saltora, Name of OHR - HORAKA, No. of Mouza :- Chowbata (Part), Gogra (Part), Total House Hold :- 180 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2023-2024</t>
+  </si>
+  <si>
+    <t>2063/BQA</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR DUTTA</t>
   </si>
   <si>
     <t>Laying HDPE Pipe Line from Adhuri Goyala Para to Chowbata including Interconnection with wash out valve to increase water pressure at Chowbata mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - G) of Saltora Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000369/2022-2023</t>
   </si>
   <si>
     <t>46/BQA</t>
   </si>
   <si>
-    <t>Laying Extra HDPE Pipe Line to Cover Dhatala mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Shampur (Zone - E) under Saltora Block of Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>47/BQA</t>
+    <t>Work Order for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Saltora, No. of Mouza :- Jadavpur, Total House Hold :-14 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>108/KSD</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Tilabaid (Zone - F) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I Project) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Tilabaid, No. of Mouza :- Khatmara, Dhapali (Part), Total House Hold :- 210 nos.</t>
   </si>
   <si>
     <t>ORD/000745/2022-2023</t>
   </si>
   <si>
     <t>634/BQA</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>Work Order for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horaka (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Saltora, No. of Mouza :- Jadavpur, Total House Hold :-14 nos.</t>
-[...38 lines deleted...]
-    <t>30/06/2023</t>
+    <t>Submission of estimate for permanent restoration work at saltora - Mejhia road in stretches. office of the Executive Engineer, Bankura Highway division P.W roads directorate.</t>
+  </si>
+  <si>
+    <t>BILL/00081/2023-2024</t>
+  </si>
+  <si>
+    <t>FHTC/05</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, BANKURA DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 01/02/2023 to 04/02/2023</t>
+  </si>
+  <si>
+    <t>BILL/02240/2023-2024</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 25/11/2022 to 30/11/2022</t>
+  </si>
+  <si>
+    <t>BILL/02220/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 07/12/2022 to 12/12/2022</t>
+  </si>
+  <si>
+    <t>BILL/02222/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 22/02/2023 to 27/02/2023</t>
+  </si>
+  <si>
+    <t>BILL/02238/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 19/12/2022 to 22/12/2022</t>
+  </si>
+  <si>
+    <t>BILL/02223/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 24/10/2022 to 29/10/2022</t>
+  </si>
+  <si>
+    <t>BILL/02232/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 15/02/2023 to 20/02/2023</t>
+  </si>
+  <si>
+    <t>BILL/02237/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 01/12/2022 to 06/12/2022</t>
+  </si>
+  <si>
+    <t>BILL/02221/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 02/01/2023 to 05/01/2023</t>
+  </si>
+  <si>
+    <t>BILL/02235/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 19/10/2022 to 22/10/2022</t>
+  </si>
+  <si>
+    <t>BILL/02230/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 21/11/2022 to 24/11/2022</t>
+  </si>
+  <si>
+    <t>BILL/02228/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 08/02/2023 to 13/02/2023</t>
+  </si>
+  <si>
+    <t>BILL/02239/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 07/11/2022 to 11/11/2022</t>
+  </si>
+  <si>
+    <t>BILL/02224/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 13/12/2022 to 16/12/2022</t>
+  </si>
+  <si>
+    <t>BILL/02241/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 14/10/2022 to 18/10/2022</t>
+  </si>
+  <si>
+    <t>BILL/02233/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 20/01/2023 to 30/01/2023</t>
+  </si>
+  <si>
+    <t>BILL/02227/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 09/01/2023 to 13/01/2023</t>
+  </si>
+  <si>
+    <t>BILL/02226/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 01/11/2022 to 04/11/2022</t>
+  </si>
+  <si>
+    <t>BILL/02229/2023-2024</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 16/01/2023 to 19/01/2023</t>
+  </si>
+  <si>
+    <t>BILL/02225/2023-2024</t>
   </si>
   <si>
     <t>Engagement of 01 (one) no additional vehicle on temporary basis for office of the Executive Engineer, Bankura Division P.H.E Dte in connection with execution of JJM works under Bankura District, For 10/10/2022 to 13/10/2022</t>
   </si>
   <si>
     <t>BILL/02231/2023-2024</t>
-  </si>
-[...265 lines deleted...]
-    <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2787,51 +2802,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W220"/>
+  <dimension ref="A1:W221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3476,12205 +3491,12266 @@
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>12.57</v>
+        <v>29.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>27.54</v>
+        <v>12.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>4.41</v>
+        <v>27.54</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
-        <v>128.19</v>
+        <v>4.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>4.75</v>
+        <v>163.64</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>41.83</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>25.56</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
-        <v>4.72</v>
+        <v>13.16</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.84</v>
+        <v>9.46</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>15.82</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>35.5</v>
+        <v>4.07</v>
       </c>
       <c r="Q19" s="4">
-        <v>35.49</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="P20" s="4">
-        <v>31.14</v>
+        <v>4.89</v>
       </c>
       <c r="Q20" s="4">
-        <v>30.36</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>97.49</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="P21" s="4">
-        <v>25.13</v>
+        <v>4.83</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="P22" s="4">
-        <v>24.91</v>
+        <v>4.77</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>52</v>
+        <v>119</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="P23" s="4">
-        <v>14.21</v>
+        <v>1.73</v>
       </c>
       <c r="Q23" s="4">
-        <v>14.21</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="P24" s="4">
-        <v>158.66</v>
+        <v>128.19</v>
       </c>
       <c r="Q24" s="4">
-        <v>83.21</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>52.45</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="I25" s="13"/>
+        <v>127</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="P25" s="4">
-        <v>41.34</v>
+        <v>32.89</v>
       </c>
       <c r="Q25" s="4">
-        <v>41.34</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="P26" s="4">
-        <v>4.77</v>
+        <v>4.75</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="L27" s="4"/>
+        <v>136</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>137</v>
+      </c>
       <c r="M27" s="4" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>129</v>
+        <v>30</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="P27" s="4">
-        <v>1.75</v>
+        <v>4.77</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="I28" s="13"/>
-      <c r="J28" s="13"/>
+      <c r="J28" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>134</v>
+        <v>30</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>135</v>
+        <v>93</v>
       </c>
       <c r="P28" s="4">
-        <v>10.63</v>
+        <v>4.42</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I29" s="13"/>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>134</v>
+        <v>30</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="P29" s="4">
-        <v>3.57</v>
+        <v>4.79</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>9.96</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="I30" s="13"/>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>134</v>
+        <v>30</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="P30" s="4">
-        <v>10.18</v>
+        <v>4.72</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="I31" s="13"/>
-      <c r="J31" s="13"/>
+      <c r="J31" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="L31" s="4"/>
+        <v>150</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>151</v>
+      </c>
       <c r="M31" s="4" t="s">
-        <v>144</v>
+        <v>51</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="P31" s="4">
-        <v>3.92</v>
+        <v>25.13</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I32" s="13"/>
-      <c r="J32" s="13"/>
+      <c r="J32" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="P32" s="4">
-        <v>6.14</v>
+        <v>31.14</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>30.36</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="I33" s="13"/>
-      <c r="J33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="P33" s="4">
-        <v>34.72</v>
+        <v>27.89</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I34" s="13"/>
-      <c r="J34" s="13"/>
+      <c r="J34" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="P34" s="4">
-        <v>37.69</v>
+        <v>24.91</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>157</v>
+        <v>51</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>158</v>
+        <v>52</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="P35" s="4">
-        <v>13.16</v>
+        <v>14.21</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>157</v>
+        <v>51</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>158</v>
+        <v>52</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="P36" s="4">
-        <v>9.46</v>
+        <v>15.34</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>14.36</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>93.6</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>167</v>
+        <v>92</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>106</v>
+        <v>174</v>
       </c>
       <c r="P37" s="4">
-        <v>4.07</v>
+        <v>13.09</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>12.73</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>171</v>
+        <v>102</v>
       </c>
       <c r="P38" s="4">
-        <v>4.89</v>
+        <v>4.98</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>175</v>
+        <v>29</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="P39" s="4">
-        <v>4.83</v>
+        <v>4.72</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>176</v>
+        <v>101</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="P40" s="4">
-        <v>4.02</v>
+        <v>4.99</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="P41" s="4">
-        <v>4.77</v>
+        <v>4.75</v>
       </c>
       <c r="Q41" s="4">
-        <v>4.77</v>
+        <v>0.21</v>
       </c>
       <c r="R41" s="4">
-        <v>100</v>
+        <v>4.44</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="P42" s="4">
-        <v>4.95</v>
+        <v>4.06</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>96.78</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P43" s="4">
-        <v>4.5</v>
+        <v>3.01</v>
       </c>
       <c r="Q43" s="4">
-        <v>4.49</v>
+        <v>0.51</v>
       </c>
       <c r="R43" s="4">
-        <v>99.82</v>
+        <v>16.99</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="P44" s="4">
-        <v>4.78</v>
+        <v>4.41</v>
       </c>
       <c r="Q44" s="4">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="R44" s="4">
-        <v>12.43</v>
+        <v>20.09</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>195</v>
+        <v>93</v>
       </c>
       <c r="P45" s="4">
-        <v>4.8</v>
+        <v>4.78</v>
       </c>
       <c r="Q45" s="4">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="R45" s="4">
-        <v>6.09</v>
+        <v>12.43</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>195</v>
+        <v>144</v>
       </c>
       <c r="P46" s="4">
-        <v>4.79</v>
+        <v>4.8</v>
       </c>
       <c r="Q46" s="4">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="R46" s="4">
-        <v>9.96</v>
+        <v>6.09</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P47" s="4">
-        <v>7.41</v>
+        <v>4.84</v>
       </c>
       <c r="Q47" s="4">
-        <v>7.41</v>
+        <v>0.77</v>
       </c>
       <c r="R47" s="4">
-        <v>99.99</v>
+        <v>15.82</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>167</v>
+        <v>30</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="P48" s="4">
-        <v>4.98</v>
+        <v>4.77</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>8.04</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>167</v>
+        <v>92</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="P49" s="4">
-        <v>4.99</v>
+        <v>7.41</v>
       </c>
       <c r="Q49" s="4">
-        <v>4.91</v>
+        <v>7.41</v>
       </c>
       <c r="R49" s="4">
-        <v>98.47</v>
+        <v>99.99</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>188</v>
+        <v>51</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>218</v>
+        <v>52</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="P50" s="4">
-        <v>2.53</v>
+        <v>35.5</v>
       </c>
       <c r="Q50" s="4">
-        <v>2.42</v>
+        <v>35.49</v>
       </c>
       <c r="R50" s="4">
-        <v>95.34</v>
+        <v>99.98</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I51" s="13"/>
       <c r="J51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>194</v>
+        <v>227</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="P51" s="4">
-        <v>2.89</v>
+        <v>41.34</v>
       </c>
       <c r="Q51" s="4">
-        <v>2.87</v>
+        <v>41.34</v>
       </c>
       <c r="R51" s="4">
-        <v>99.61</v>
+        <v>99.99</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>193</v>
+        <v>124</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>194</v>
+        <v>125</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>195</v>
+        <v>232</v>
       </c>
       <c r="P52" s="4">
-        <v>4.73</v>
+        <v>158.66</v>
       </c>
       <c r="Q52" s="4">
-        <v>4.73</v>
+        <v>83.21</v>
       </c>
       <c r="R52" s="4">
-        <v>99.92</v>
+        <v>52.45</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>228</v>
+        <v>198</v>
       </c>
       <c r="P53" s="4">
-        <v>2.47</v>
+        <v>2.51</v>
       </c>
       <c r="Q53" s="4">
-        <v>2.47</v>
+        <v>0.51</v>
       </c>
       <c r="R53" s="4">
-        <v>99.95</v>
+        <v>20.34</v>
       </c>
       <c r="S53" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="I54" s="13"/>
-      <c r="J54" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="P54" s="4">
-        <v>1.63</v>
+        <v>6.14</v>
       </c>
       <c r="Q54" s="4">
-        <v>1.62</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>99.06</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="I55" s="13"/>
-      <c r="J55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="L55" s="4"/>
       <c r="M55" s="4" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>117</v>
+        <v>245</v>
       </c>
       <c r="P55" s="4">
-        <v>4.78</v>
+        <v>3.92</v>
       </c>
       <c r="Q55" s="4">
-        <v>3.83</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>80.09</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="I56" s="13"/>
-      <c r="J56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="P56" s="4">
-        <v>4.2</v>
+        <v>34.72</v>
       </c>
       <c r="Q56" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="L57" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="I57" s="13"/>
-[...3 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="M57" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N57" s="4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="P57" s="4">
-        <v>4.22</v>
+        <v>37.69</v>
       </c>
       <c r="Q57" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>98.67</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="I58" s="13"/>
-      <c r="J58" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="L58" s="4"/>
       <c r="M58" s="4" t="s">
-        <v>188</v>
+        <v>252</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>117</v>
+        <v>198</v>
       </c>
       <c r="P58" s="4">
-        <v>4.97</v>
+        <v>1.75</v>
       </c>
       <c r="Q58" s="4">
-        <v>4.57</v>
+        <v>0</v>
       </c>
       <c r="R58" s="4">
-        <v>92.01</v>
+        <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="I59" s="13"/>
-      <c r="J59" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>30</v>
+        <v>240</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>31</v>
+        <v>255</v>
       </c>
       <c r="P59" s="4">
-        <v>4.77</v>
+        <v>10.63</v>
       </c>
       <c r="Q59" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="R59" s="4">
-        <v>8.04</v>
+        <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="I60" s="13"/>
-      <c r="J60" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>123</v>
+        <v>258</v>
       </c>
       <c r="P60" s="4">
-        <v>4.8</v>
+        <v>3.57</v>
       </c>
       <c r="Q60" s="4">
-        <v>4.8</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="I61" s="13"/>
-      <c r="J61" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>159</v>
+        <v>261</v>
       </c>
       <c r="P61" s="4">
-        <v>3.79</v>
+        <v>10.18</v>
       </c>
       <c r="Q61" s="4">
-        <v>3.79</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>188</v>
+        <v>265</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>189</v>
+        <v>266</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="P62" s="4">
-        <v>4.99</v>
+        <v>4.83</v>
       </c>
       <c r="Q62" s="4">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="R62" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>266</v>
+        <v>126</v>
       </c>
       <c r="P63" s="4">
-        <v>4.06</v>
+        <v>4.02</v>
       </c>
       <c r="Q63" s="4">
-        <v>3.93</v>
+        <v>0</v>
       </c>
       <c r="R63" s="4">
-        <v>96.78</v>
+        <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>159</v>
+        <v>232</v>
       </c>
       <c r="P64" s="4">
-        <v>4.49</v>
+        <v>4.95</v>
       </c>
       <c r="Q64" s="4">
-        <v>4.37</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4">
-        <v>97.34</v>
+        <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>257</v>
+        <v>278</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="P65" s="4">
-        <v>4.99</v>
+        <v>1.28</v>
       </c>
       <c r="Q65" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R65" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>69</v>
+        <v>144</v>
       </c>
       <c r="P66" s="4">
-        <v>1.43</v>
+        <v>4.5</v>
       </c>
       <c r="Q66" s="4">
-        <v>1.43</v>
+        <v>4.49</v>
       </c>
       <c r="R66" s="4">
-        <v>99.84</v>
+        <v>99.82</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="P67" s="4">
-        <v>2.22</v>
+        <v>1.28</v>
       </c>
       <c r="Q67" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R67" s="4">
-        <v>94.2</v>
+        <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I68" s="13"/>
+        <v>287</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J68" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>159</v>
+        <v>292</v>
       </c>
       <c r="P68" s="4">
-        <v>4.09</v>
+        <v>0.1</v>
       </c>
       <c r="Q68" s="4">
-        <v>4.08</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="I69" s="13"/>
+        <v>293</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J69" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>256</v>
+        <v>296</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>257</v>
+        <v>297</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
       <c r="P69" s="4">
-        <v>4.93</v>
+        <v>0.1</v>
       </c>
       <c r="Q69" s="4">
-        <v>4.93</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="I70" s="13"/>
+        <v>298</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J70" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>29</v>
+        <v>301</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>30</v>
+        <v>302</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>90</v>
+        <v>292</v>
       </c>
       <c r="P70" s="4">
-        <v>4.72</v>
+        <v>0.1</v>
       </c>
       <c r="Q70" s="4">
-        <v>0.34</v>
+        <v>0</v>
       </c>
       <c r="R70" s="4">
-        <v>7.23</v>
+        <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="I71" s="13"/>
+        <v>303</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="L71" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O71" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="M71" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P71" s="4">
-        <v>4.9</v>
+        <v>0.1</v>
       </c>
       <c r="Q71" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R71" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="I72" s="13"/>
+        <v>308</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>256</v>
+        <v>311</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>257</v>
+        <v>119</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>159</v>
+        <v>292</v>
       </c>
       <c r="P72" s="4">
-        <v>4.93</v>
+        <v>0.1</v>
       </c>
       <c r="Q72" s="4">
-        <v>4.93</v>
+        <v>0</v>
       </c>
       <c r="R72" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="I73" s="13"/>
+        <v>312</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J73" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>256</v>
+        <v>315</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>257</v>
+        <v>316</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>195</v>
+        <v>292</v>
       </c>
       <c r="P73" s="4">
-        <v>4.82</v>
+        <v>0.1</v>
       </c>
       <c r="Q73" s="4">
-        <v>4.7</v>
+        <v>0</v>
       </c>
       <c r="R73" s="4">
-        <v>97.41</v>
+        <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="I74" s="13"/>
+        <v>317</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>188</v>
+        <v>320</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>232</v>
+        <v>321</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P74" s="4">
-        <v>2.24</v>
+        <v>0.1</v>
       </c>
       <c r="Q74" s="4">
-        <v>1.65</v>
+        <v>0</v>
       </c>
       <c r="R74" s="4">
-        <v>73.88</v>
+        <v>0</v>
       </c>
       <c r="S74" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="I75" s="13"/>
+        <v>322</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J75" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>251</v>
+        <v>325</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>252</v>
+        <v>315</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>123</v>
+        <v>292</v>
       </c>
       <c r="P75" s="4">
-        <v>3.33</v>
+        <v>0.1</v>
       </c>
       <c r="Q75" s="4">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="R75" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="I76" s="13"/>
+        <v>326</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J76" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>188</v>
+        <v>329</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>189</v>
+        <v>330</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P76" s="4">
-        <v>4.65</v>
+        <v>0.1</v>
       </c>
       <c r="Q76" s="4">
-        <v>4.64</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I77" s="13"/>
+        <v>331</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J77" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>188</v>
+        <v>334</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>189</v>
+        <v>335</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P77" s="4">
-        <v>3.67</v>
+        <v>0.1</v>
       </c>
       <c r="Q77" s="4">
-        <v>3.65</v>
+        <v>0</v>
       </c>
       <c r="R77" s="4">
-        <v>99.51</v>
+        <v>0</v>
       </c>
       <c r="S77" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="I78" s="13"/>
+        <v>336</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J78" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>315</v>
+        <v>337</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>316</v>
+        <v>338</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>188</v>
+        <v>339</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>189</v>
+        <v>340</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P78" s="4">
-        <v>4.59</v>
+        <v>0.1</v>
       </c>
       <c r="Q78" s="4">
-        <v>4.59</v>
+        <v>0</v>
       </c>
       <c r="R78" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S78" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="I79" s="13"/>
+        <v>341</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>188</v>
+        <v>344</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>189</v>
+        <v>345</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P79" s="4">
-        <v>4.95</v>
+        <v>0.1</v>
       </c>
       <c r="Q79" s="4">
-        <v>9.86</v>
+        <v>0</v>
       </c>
       <c r="R79" s="4">
-        <v>199.42</v>
+        <v>0</v>
       </c>
       <c r="S79" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="I80" s="13"/>
+        <v>346</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>188</v>
+        <v>349</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>189</v>
+        <v>350</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>117</v>
+        <v>292</v>
       </c>
       <c r="P80" s="4">
-        <v>4.62</v>
+        <v>0.1</v>
       </c>
       <c r="Q80" s="4">
-        <v>4.62</v>
+        <v>0</v>
       </c>
       <c r="R80" s="4">
-        <v>100.01</v>
+        <v>0</v>
       </c>
       <c r="S80" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="I81" s="13"/>
       <c r="J81" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>256</v>
+        <v>354</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>257</v>
+        <v>119</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>82</v>
+        <v>355</v>
       </c>
       <c r="P81" s="4">
-        <v>5</v>
+        <v>0.86</v>
       </c>
       <c r="Q81" s="4">
-        <v>4.99</v>
+        <v>1.2</v>
       </c>
       <c r="R81" s="4">
-        <v>99.9</v>
+        <v>139.91</v>
       </c>
       <c r="S81" s="4">
         <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>326</v>
-[...4 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
-        <v>327</v>
+        <v>357</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>328</v>
+        <v>358</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>251</v>
+        <v>359</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>252</v>
+        <v>360</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="P82" s="4">
-        <v>2.87</v>
+        <v>4.51</v>
       </c>
       <c r="Q82" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R82" s="4">
+        <v>0</v>
+      </c>
+      <c r="S82" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="I83" s="13"/>
       <c r="J83" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>188</v>
+        <v>273</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>189</v>
+        <v>364</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>117</v>
+        <v>365</v>
       </c>
       <c r="P83" s="4">
-        <v>4.89</v>
+        <v>2.47</v>
       </c>
       <c r="Q83" s="4">
-        <v>4.89</v>
+        <v>2.47</v>
       </c>
       <c r="R83" s="4">
-        <v>99.97</v>
+        <v>99.95</v>
       </c>
       <c r="S83" s="4">
         <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>332</v>
+        <v>366</v>
       </c>
       <c r="I84" s="13"/>
       <c r="J84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>334</v>
+        <v>368</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>188</v>
+        <v>273</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>189</v>
+        <v>364</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="P84" s="4">
-        <v>5</v>
+        <v>2.53</v>
       </c>
       <c r="Q84" s="4">
-        <v>5</v>
+        <v>2.42</v>
       </c>
       <c r="R84" s="4">
-        <v>100</v>
+        <v>95.34</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>335</v>
+        <v>369</v>
       </c>
       <c r="I85" s="13"/>
       <c r="J85" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>336</v>
+        <v>370</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>256</v>
+        <v>372</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>257</v>
+        <v>373</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>82</v>
+        <v>228</v>
       </c>
       <c r="P85" s="4">
-        <v>4.91</v>
+        <v>4.8</v>
       </c>
       <c r="Q85" s="4">
-        <v>4.9</v>
+        <v>4.8</v>
       </c>
       <c r="R85" s="4">
-        <v>99.93</v>
+        <v>99.99</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>338</v>
+        <v>374</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K86" s="4" t="s">
-        <v>339</v>
+        <v>375</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>340</v>
+        <v>376</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>257</v>
+        <v>377</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>82</v>
+        <v>232</v>
       </c>
       <c r="P86" s="4">
-        <v>4.98</v>
+        <v>4.2</v>
       </c>
       <c r="Q86" s="4">
-        <v>4.97</v>
+        <v>4.17</v>
       </c>
       <c r="R86" s="4">
-        <v>99.74</v>
+        <v>99.35</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>342</v>
+        <v>379</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>193</v>
+        <v>273</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>194</v>
+        <v>377</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>159</v>
+        <v>232</v>
       </c>
       <c r="P87" s="4">
-        <v>4.92</v>
+        <v>4.22</v>
       </c>
       <c r="Q87" s="4">
-        <v>4.92</v>
+        <v>4.17</v>
       </c>
       <c r="R87" s="4">
-        <v>100</v>
+        <v>98.67</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="I88" s="13"/>
       <c r="J88" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>345</v>
+        <v>382</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>346</v>
+        <v>383</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>29</v>
+        <v>273</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>30</v>
+        <v>377</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>86</v>
+        <v>232</v>
       </c>
       <c r="P88" s="4">
-        <v>4.75</v>
+        <v>1.63</v>
       </c>
       <c r="Q88" s="4">
-        <v>0.21</v>
+        <v>1.62</v>
       </c>
       <c r="R88" s="4">
-        <v>4.44</v>
+        <v>99.06</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>347</v>
+        <v>384</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>348</v>
+        <v>385</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>349</v>
+        <v>386</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>175</v>
+        <v>273</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>176</v>
+        <v>377</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="P89" s="4">
-        <v>3.51</v>
+        <v>4.78</v>
       </c>
       <c r="Q89" s="4">
-        <v>3.5</v>
+        <v>3.83</v>
       </c>
       <c r="R89" s="4">
-        <v>99.56</v>
+        <v>80.09</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>350</v>
+        <v>387</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>351</v>
+        <v>388</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>352</v>
+        <v>389</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>294</v>
+        <v>377</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>295</v>
+        <v>232</v>
       </c>
       <c r="P90" s="4">
-        <v>4.77</v>
+        <v>4.97</v>
       </c>
       <c r="Q90" s="4">
-        <v>4.77</v>
+        <v>4.57</v>
       </c>
       <c r="R90" s="4">
-        <v>100</v>
+        <v>92.01</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>353</v>
+        <v>390</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>354</v>
+        <v>391</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>355</v>
+        <v>392</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>188</v>
+        <v>273</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>218</v>
+        <v>364</v>
       </c>
       <c r="O91" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P91" s="4">
         <v>1.72</v>
       </c>
       <c r="Q91" s="4">
         <v>1.72</v>
       </c>
       <c r="R91" s="4">
         <v>99.95</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>356</v>
+        <v>393</v>
       </c>
       <c r="I92" s="13"/>
-      <c r="J92" s="13"/>
+      <c r="J92" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K92" s="4" t="s">
-        <v>357</v>
+        <v>394</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>358</v>
+        <v>395</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>359</v>
+        <v>282</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>359</v>
+        <v>283</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>360</v>
+        <v>144</v>
       </c>
       <c r="P92" s="4">
-        <v>4.93</v>
+        <v>4.73</v>
       </c>
       <c r="Q92" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R92" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="I93" s="13"/>
-      <c r="J93" s="13"/>
+      <c r="J93" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K93" s="4" t="s">
-        <v>362</v>
+        <v>397</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>358</v>
+        <v>398</v>
       </c>
       <c r="M93" s="4" t="s">
         <v>359</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="P93" s="4">
-        <v>4.42</v>
+        <v>4.93</v>
       </c>
       <c r="Q93" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R93" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>363</v>
+        <v>399</v>
       </c>
       <c r="I94" s="13"/>
-      <c r="J94" s="13"/>
+      <c r="J94" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K94" s="4" t="s">
-        <v>364</v>
+        <v>400</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>358</v>
+        <v>401</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>359</v>
+        <v>265</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>359</v>
+        <v>266</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>98</v>
+        <v>365</v>
       </c>
       <c r="P94" s="4">
-        <v>5.82</v>
+        <v>3.51</v>
       </c>
       <c r="Q94" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R94" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>365</v>
+        <v>402</v>
       </c>
       <c r="I95" s="13"/>
-      <c r="J95" s="13"/>
+      <c r="J95" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K95" s="4" t="s">
-        <v>366</v>
+        <v>403</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>358</v>
+        <v>404</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>359</v>
+        <v>405</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>367</v>
+        <v>407</v>
       </c>
       <c r="P95" s="4">
-        <v>0.67</v>
+        <v>4.77</v>
       </c>
       <c r="Q95" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R95" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S95" s="4">
         <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>368</v>
+        <v>408</v>
       </c>
       <c r="I96" s="13"/>
-      <c r="J96" s="13"/>
+      <c r="J96" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K96" s="4" t="s">
-        <v>369</v>
+        <v>409</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>370</v>
+        <v>410</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>194</v>
+        <v>282</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>194</v>
+        <v>283</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P96" s="4">
-        <v>4.72</v>
+        <v>4.92</v>
       </c>
       <c r="Q96" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R96" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S96" s="4">
         <v>0</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>371</v>
+        <v>411</v>
       </c>
       <c r="I97" s="13"/>
-      <c r="J97" s="13"/>
+      <c r="J97" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K97" s="4" t="s">
-        <v>372</v>
+        <v>412</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>373</v>
+        <v>413</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>374</v>
+        <v>414</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>374</v>
+        <v>415</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>375</v>
+        <v>148</v>
       </c>
       <c r="P97" s="4">
-        <v>1.44</v>
+        <v>15.01</v>
       </c>
       <c r="Q97" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R97" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S97" s="4">
         <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>376</v>
+        <v>416</v>
       </c>
       <c r="I98" s="13"/>
-      <c r="J98" s="13"/>
+      <c r="J98" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K98" s="4" t="s">
-        <v>377</v>
+        <v>417</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>378</v>
+        <v>418</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>379</v>
+        <v>359</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>367</v>
+        <v>93</v>
       </c>
       <c r="P98" s="4">
-        <v>0.6</v>
+        <v>3.79</v>
       </c>
       <c r="Q98" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R98" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S98" s="4">
         <v>0</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="I99" s="13"/>
-      <c r="J99" s="13"/>
+      <c r="J99" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K99" s="4" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>382</v>
+        <v>274</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="P99" s="4">
-        <v>4.52</v>
+        <v>4.99</v>
       </c>
       <c r="Q99" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R99" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S99" s="4">
         <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>383</v>
+        <v>422</v>
       </c>
       <c r="I100" s="13"/>
-      <c r="J100" s="13"/>
+      <c r="J100" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K100" s="4" t="s">
-        <v>384</v>
+        <v>423</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>373</v>
+        <v>424</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="P100" s="4">
-        <v>18.22</v>
+        <v>4.09</v>
       </c>
       <c r="Q100" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R100" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="I101" s="13"/>
-      <c r="J101" s="13"/>
+      <c r="J101" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K101" s="4" t="s">
-        <v>386</v>
+        <v>426</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>358</v>
+        <v>427</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>359</v>
+        <v>273</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>69</v>
+        <v>232</v>
       </c>
       <c r="P101" s="4">
-        <v>3.62</v>
+        <v>2.24</v>
       </c>
       <c r="Q101" s="4">
-        <v>0</v>
+        <v>1.65</v>
       </c>
       <c r="R101" s="4">
-        <v>0</v>
+        <v>73.88</v>
       </c>
       <c r="S101" s="4">
         <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>387</v>
+        <v>428</v>
       </c>
       <c r="I102" s="13"/>
-      <c r="J102" s="13"/>
+      <c r="J102" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K102" s="4" t="s">
-        <v>388</v>
+        <v>429</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>378</v>
+        <v>430</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>379</v>
+        <v>273</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>379</v>
+        <v>274</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>360</v>
+        <v>232</v>
       </c>
       <c r="P102" s="4">
-        <v>3.71</v>
+        <v>4.65</v>
       </c>
       <c r="Q102" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R102" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>389</v>
+        <v>431</v>
       </c>
       <c r="I103" s="13"/>
-      <c r="J103" s="13"/>
+      <c r="J103" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K103" s="4" t="s">
-        <v>390</v>
+        <v>432</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>373</v>
+        <v>433</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>382</v>
+        <v>274</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>391</v>
+        <v>232</v>
       </c>
       <c r="P103" s="4">
-        <v>0.62</v>
+        <v>3.67</v>
       </c>
       <c r="Q103" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R103" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S103" s="4">
         <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>154</v>
+        <v>434</v>
       </c>
       <c r="I104" s="13"/>
-      <c r="J104" s="13"/>
+      <c r="J104" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K104" s="4" t="s">
-        <v>392</v>
+        <v>435</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>393</v>
+        <v>436</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>130</v>
+        <v>232</v>
       </c>
       <c r="P104" s="4">
-        <v>12.84</v>
+        <v>4.89</v>
       </c>
       <c r="Q104" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R104" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S104" s="4">
         <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>394</v>
+        <v>437</v>
       </c>
       <c r="I105" s="13"/>
-      <c r="J105" s="13"/>
+      <c r="J105" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K105" s="4" t="s">
-        <v>395</v>
+        <v>438</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>396</v>
+        <v>439</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>397</v>
+        <v>273</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>397</v>
+        <v>274</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>123</v>
+        <v>232</v>
       </c>
       <c r="P105" s="4">
-        <v>3.69</v>
+        <v>5</v>
       </c>
       <c r="Q105" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R105" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S105" s="4">
         <v>0</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>398</v>
+        <v>440</v>
       </c>
       <c r="I106" s="13"/>
-      <c r="J106" s="13"/>
+      <c r="J106" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K106" s="4" t="s">
-        <v>399</v>
+        <v>441</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>400</v>
+        <v>442</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>401</v>
+        <v>359</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>401</v>
+        <v>360</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>360</v>
+        <v>126</v>
       </c>
       <c r="P106" s="4">
-        <v>73.08</v>
+        <v>4.91</v>
       </c>
       <c r="Q106" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R106" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S106" s="4">
         <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>114</v>
+        <v>443</v>
       </c>
       <c r="I107" s="13"/>
-      <c r="J107" s="13"/>
+      <c r="J107" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K107" s="4" t="s">
-        <v>402</v>
+        <v>444</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>403</v>
+        <v>360</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="P107" s="4">
-        <v>75.45</v>
+        <v>4.98</v>
       </c>
       <c r="Q107" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R107" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S107" s="4">
         <v>0</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>404</v>
+        <v>446</v>
       </c>
       <c r="I108" s="13"/>
-      <c r="J108" s="13"/>
+      <c r="J108" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K108" s="4" t="s">
-        <v>405</v>
+        <v>447</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>358</v>
+        <v>448</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>359</v>
+        <v>273</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>406</v>
+        <v>159</v>
       </c>
       <c r="P108" s="4">
-        <v>8.71</v>
+        <v>2.92</v>
       </c>
       <c r="Q108" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R108" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S108" s="4">
         <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>407</v>
+        <v>449</v>
       </c>
       <c r="I109" s="13"/>
-      <c r="J109" s="13"/>
+      <c r="J109" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K109" s="4" t="s">
-        <v>408</v>
+        <v>450</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>358</v>
+        <v>451</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>359</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>409</v>
+        <v>144</v>
       </c>
       <c r="P109" s="4">
-        <v>4.64</v>
+        <v>4.82</v>
       </c>
       <c r="Q109" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R109" s="4">
-        <v>0</v>
+        <v>97.41</v>
       </c>
       <c r="S109" s="4">
         <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>410</v>
+        <v>452</v>
       </c>
       <c r="I110" s="13"/>
-      <c r="J110" s="13"/>
+      <c r="J110" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K110" s="4" t="s">
-        <v>411</v>
+        <v>453</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>412</v>
+        <v>454</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>413</v>
+        <v>273</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>413</v>
+        <v>274</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>113</v>
+        <v>232</v>
       </c>
       <c r="P110" s="4">
-        <v>4.97</v>
+        <v>4.95</v>
       </c>
       <c r="Q110" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R110" s="4">
-        <v>0</v>
+        <v>199.42</v>
       </c>
       <c r="S110" s="4">
         <v>0</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>414</v>
+        <v>455</v>
       </c>
       <c r="I111" s="13"/>
-      <c r="J111" s="13"/>
+      <c r="J111" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K111" s="4" t="s">
-        <v>415</v>
+        <v>456</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>373</v>
+        <v>457</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>374</v>
+        <v>273</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>374</v>
+        <v>274</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="P111" s="4">
-        <v>3.78</v>
+        <v>4.62</v>
       </c>
       <c r="Q111" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R111" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S111" s="4">
         <v>0</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3"/>
       <c r="D112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>416</v>
+        <v>458</v>
       </c>
       <c r="I112" s="13"/>
-      <c r="J112" s="13"/>
+      <c r="J112" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K112" s="4" t="s">
-        <v>417</v>
+        <v>459</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>418</v>
+        <v>460</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>419</v>
+        <v>359</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>419</v>
+        <v>360</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>420</v>
+        <v>126</v>
       </c>
       <c r="P112" s="4">
-        <v>11.53</v>
+        <v>5</v>
       </c>
       <c r="Q112" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R112" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S112" s="4">
         <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>421</v>
+        <v>461</v>
       </c>
       <c r="I113" s="13"/>
-      <c r="J113" s="13"/>
+      <c r="J113" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K113" s="4" t="s">
-        <v>422</v>
+        <v>462</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>373</v>
+        <v>463</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>382</v>
+        <v>405</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>382</v>
+        <v>406</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>86</v>
+        <v>407</v>
       </c>
       <c r="P113" s="4">
-        <v>15.21</v>
+        <v>4.9</v>
       </c>
       <c r="Q113" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R113" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S113" s="4">
         <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>423</v>
+        <v>464</v>
       </c>
       <c r="I114" s="13"/>
-      <c r="J114" s="13"/>
+      <c r="J114" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K114" s="4" t="s">
-        <v>424</v>
+        <v>465</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>393</v>
+        <v>466</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>293</v>
+        <v>467</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>293</v>
+        <v>468</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="P114" s="4">
-        <v>0.94</v>
+        <v>2.22</v>
       </c>
       <c r="Q114" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R114" s="4">
-        <v>0</v>
+        <v>94.2</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>425</v>
+        <v>469</v>
       </c>
       <c r="I115" s="13"/>
-      <c r="J115" s="13"/>
+      <c r="J115" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K115" s="4" t="s">
-        <v>426</v>
+        <v>470</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>427</v>
+        <v>471</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>428</v>
+        <v>372</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>428</v>
+        <v>373</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>429</v>
+        <v>228</v>
       </c>
       <c r="P115" s="4">
-        <v>93.15</v>
+        <v>3.33</v>
       </c>
       <c r="Q115" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R115" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S115" s="4">
         <v>0</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>58</v>
+        <v>472</v>
       </c>
       <c r="I116" s="13"/>
-      <c r="J116" s="13"/>
+      <c r="J116" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K116" s="4" t="s">
-        <v>430</v>
+        <v>473</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>431</v>
+        <v>474</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>432</v>
+        <v>467</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>432</v>
+        <v>468</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="P116" s="4">
-        <v>25.45</v>
+        <v>1.43</v>
       </c>
       <c r="Q116" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R116" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S116" s="4">
         <v>0</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>433</v>
+        <v>475</v>
       </c>
       <c r="I117" s="13"/>
-      <c r="J117" s="13"/>
+      <c r="J117" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K117" s="4" t="s">
-        <v>434</v>
+        <v>476</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>378</v>
+        <v>477</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>379</v>
+        <v>467</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>379</v>
+        <v>468</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>435</v>
+        <v>93</v>
       </c>
       <c r="P117" s="4">
-        <v>6.54</v>
+        <v>4.49</v>
       </c>
       <c r="Q117" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R117" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S117" s="4">
         <v>0</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>436</v>
+        <v>478</v>
       </c>
       <c r="I118" s="13"/>
-      <c r="J118" s="13"/>
+      <c r="J118" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K118" s="4" t="s">
-        <v>437</v>
+        <v>479</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>358</v>
+        <v>480</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>438</v>
+        <v>228</v>
       </c>
       <c r="P118" s="4">
-        <v>2.79</v>
+        <v>2.87</v>
       </c>
       <c r="Q118" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R118" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S118" s="4">
         <v>0</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="I119" s="13"/>
-      <c r="J119" s="13"/>
+      <c r="J119" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K119" s="4" t="s">
-        <v>440</v>
+        <v>482</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>358</v>
+        <v>483</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>359</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>409</v>
+        <v>126</v>
       </c>
       <c r="P119" s="4">
-        <v>4.78</v>
+        <v>4.99</v>
       </c>
       <c r="Q119" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R119" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S119" s="4">
         <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3"/>
       <c r="D120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>441</v>
+        <v>484</v>
       </c>
       <c r="I120" s="13"/>
-      <c r="J120" s="13"/>
+      <c r="J120" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K120" s="4" t="s">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>373</v>
+        <v>486</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>171</v>
+        <v>93</v>
       </c>
       <c r="P120" s="4">
-        <v>9.18</v>
+        <v>4.93</v>
       </c>
       <c r="Q120" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R120" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S120" s="4">
         <v>0</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>443</v>
+        <v>487</v>
       </c>
       <c r="I121" s="13"/>
-      <c r="J121" s="13"/>
+      <c r="J121" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K121" s="4" t="s">
-        <v>444</v>
+        <v>488</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>382</v>
+        <v>468</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>382</v>
+        <v>490</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>367</v>
+        <v>61</v>
       </c>
       <c r="P121" s="4">
-        <v>3.28</v>
+        <v>7.7</v>
       </c>
       <c r="Q121" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R121" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S121" s="4">
         <v>0</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>445</v>
+        <v>491</v>
       </c>
       <c r="I122" s="13"/>
-      <c r="J122" s="13"/>
+      <c r="J122" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K122" s="4" t="s">
-        <v>446</v>
+        <v>492</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>358</v>
+        <v>493</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>359</v>
+        <v>282</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>359</v>
+        <v>283</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>438</v>
+        <v>144</v>
       </c>
       <c r="P122" s="4">
-        <v>4.75</v>
+        <v>2.89</v>
       </c>
       <c r="Q122" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R122" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S122" s="4">
         <v>0</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>447</v>
+        <v>494</v>
       </c>
       <c r="I123" s="13"/>
-      <c r="J123" s="13"/>
+      <c r="J123" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K123" s="4" t="s">
-        <v>448</v>
+        <v>495</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>358</v>
+        <v>496</v>
       </c>
       <c r="M123" s="4" t="s">
         <v>359</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>449</v>
+        <v>148</v>
       </c>
       <c r="P123" s="4">
-        <v>4.81</v>
+        <v>4.17</v>
       </c>
       <c r="Q123" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R123" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S123" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>450</v>
+        <v>497</v>
       </c>
       <c r="I124" s="13"/>
-      <c r="J124" s="13"/>
+      <c r="J124" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K124" s="4" t="s">
-        <v>451</v>
+        <v>498</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>358</v>
+        <v>499</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>359</v>
+        <v>273</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>359</v>
+        <v>274</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>69</v>
+        <v>232</v>
       </c>
       <c r="P124" s="4">
-        <v>4.06</v>
+        <v>4.59</v>
       </c>
       <c r="Q124" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R124" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S124" s="4">
         <v>0</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>452</v>
+        <v>500</v>
       </c>
       <c r="I125" s="13"/>
       <c r="J125" s="13"/>
       <c r="K125" s="4" t="s">
-        <v>453</v>
+        <v>501</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>358</v>
+        <v>502</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>359</v>
+        <v>503</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>359</v>
+        <v>503</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>454</v>
+        <v>73</v>
       </c>
       <c r="P125" s="4">
-        <v>2.69</v>
+        <v>4.06</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
         <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>455</v>
+        <v>504</v>
       </c>
       <c r="I126" s="13"/>
       <c r="J126" s="13"/>
       <c r="K126" s="4" t="s">
-        <v>456</v>
+        <v>505</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>419</v>
+        <v>503</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>419</v>
+        <v>503</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>360</v>
+        <v>159</v>
       </c>
       <c r="P126" s="4">
-        <v>4.92</v>
+        <v>4.75</v>
       </c>
       <c r="Q126" s="4">
         <v>0</v>
       </c>
       <c r="R126" s="4">
         <v>0</v>
       </c>
       <c r="S126" s="4">
         <v>0</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>457</v>
+        <v>506</v>
       </c>
       <c r="I127" s="13"/>
       <c r="J127" s="13"/>
       <c r="K127" s="4" t="s">
-        <v>458</v>
+        <v>507</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>266</v>
+        <v>508</v>
       </c>
       <c r="P127" s="4">
-        <v>3.41</v>
+        <v>4.81</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
         <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>459</v>
+        <v>509</v>
       </c>
       <c r="I128" s="13"/>
       <c r="J128" s="13"/>
       <c r="K128" s="4" t="s">
-        <v>460</v>
+        <v>510</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>266</v>
+        <v>511</v>
       </c>
       <c r="P128" s="4">
-        <v>0.49</v>
+        <v>2.69</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
         <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>462</v>
+        <v>513</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>373</v>
+        <v>514</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>382</v>
+        <v>515</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>382</v>
+        <v>515</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>391</v>
+        <v>192</v>
       </c>
       <c r="P129" s="4">
-        <v>2.41</v>
+        <v>3.41</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>463</v>
+        <v>516</v>
       </c>
       <c r="I130" s="13"/>
       <c r="J130" s="13"/>
       <c r="K130" s="4" t="s">
-        <v>464</v>
+        <v>517</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>373</v>
+        <v>514</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>382</v>
+        <v>515</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>382</v>
+        <v>515</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>391</v>
+        <v>192</v>
       </c>
       <c r="P130" s="4">
-        <v>21.33</v>
+        <v>0.49</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
         <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>465</v>
+        <v>518</v>
       </c>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
-        <v>466</v>
+        <v>519</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>358</v>
+        <v>520</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>359</v>
+        <v>521</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>359</v>
+        <v>521</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>454</v>
+        <v>522</v>
       </c>
       <c r="P131" s="4">
-        <v>1.14</v>
+        <v>4.92</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>358</v>
+        <v>514</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>359</v>
+        <v>515</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>359</v>
+        <v>515</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>69</v>
+        <v>525</v>
       </c>
       <c r="P132" s="4">
-        <v>4.5</v>
+        <v>21.33</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>469</v>
+        <v>526</v>
       </c>
       <c r="I133" s="13"/>
       <c r="J133" s="13"/>
       <c r="K133" s="4" t="s">
-        <v>470</v>
+        <v>527</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>358</v>
+        <v>514</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>359</v>
+        <v>515</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>359</v>
+        <v>515</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>438</v>
+        <v>525</v>
       </c>
       <c r="P133" s="4">
-        <v>1.78</v>
+        <v>2.41</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>471</v>
+        <v>528</v>
       </c>
       <c r="I134" s="13"/>
       <c r="J134" s="13"/>
       <c r="K134" s="4" t="s">
-        <v>472</v>
+        <v>529</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>473</v>
+        <v>530</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>474</v>
+        <v>531</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>474</v>
+        <v>531</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>475</v>
+        <v>532</v>
       </c>
       <c r="P134" s="4">
-        <v>2.85</v>
+        <v>4.89</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
         <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3"/>
       <c r="D135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>414</v>
+        <v>533</v>
       </c>
       <c r="I135" s="13"/>
       <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>476</v>
+        <v>534</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>473</v>
+        <v>530</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>374</v>
+        <v>531</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>374</v>
+        <v>531</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>102</v>
+        <v>192</v>
       </c>
       <c r="P135" s="4">
-        <v>4.98</v>
+        <v>16.5</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3"/>
       <c r="D136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>477</v>
+        <v>535</v>
       </c>
       <c r="I136" s="13"/>
       <c r="J136" s="13"/>
       <c r="K136" s="4" t="s">
-        <v>478</v>
+        <v>536</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>373</v>
+        <v>537</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>382</v>
+        <v>538</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>382</v>
+        <v>538</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>47</v>
+        <v>539</v>
       </c>
       <c r="P136" s="4">
-        <v>1.17</v>
+        <v>2.46</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
         <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3"/>
       <c r="D137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>479</v>
+        <v>540</v>
       </c>
       <c r="I137" s="13"/>
       <c r="J137" s="13"/>
       <c r="K137" s="4" t="s">
-        <v>480</v>
+        <v>541</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>454</v>
+        <v>542</v>
       </c>
       <c r="P137" s="4">
-        <v>3.95</v>
+        <v>26.13</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
         <v>0</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3"/>
       <c r="D138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>481</v>
+        <v>543</v>
       </c>
       <c r="I138" s="13"/>
       <c r="J138" s="13"/>
       <c r="K138" s="4" t="s">
-        <v>482</v>
+        <v>544</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>431</v>
+        <v>514</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>484</v>
+        <v>545</v>
       </c>
       <c r="P138" s="4">
-        <v>4.89</v>
+        <v>3.16</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>485</v>
+        <v>546</v>
       </c>
       <c r="I139" s="13"/>
       <c r="J139" s="13"/>
       <c r="K139" s="4" t="s">
-        <v>486</v>
+        <v>547</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>431</v>
+        <v>514</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>483</v>
+        <v>515</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>266</v>
+        <v>102</v>
       </c>
       <c r="P139" s="4">
-        <v>16.5</v>
+        <v>4.05</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3"/>
       <c r="D140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>487</v>
+        <v>548</v>
       </c>
       <c r="I140" s="13"/>
       <c r="J140" s="13"/>
       <c r="K140" s="4" t="s">
-        <v>488</v>
+        <v>549</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>473</v>
+        <v>550</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>489</v>
+        <v>93</v>
       </c>
       <c r="P140" s="4">
-        <v>2.46</v>
+        <v>2.48</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
         <v>0</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3"/>
       <c r="D141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>490</v>
+        <v>551</v>
       </c>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="4" t="s">
-        <v>491</v>
+        <v>552</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>358</v>
+        <v>553</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>359</v>
+        <v>554</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>359</v>
+        <v>554</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
       <c r="P141" s="4">
-        <v>26.13</v>
+        <v>0.6</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
         <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3"/>
       <c r="D142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>492</v>
+        <v>555</v>
       </c>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="4" t="s">
-        <v>493</v>
+        <v>556</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>373</v>
+        <v>514</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>382</v>
+        <v>557</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>382</v>
+        <v>557</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>106</v>
+        <v>542</v>
       </c>
       <c r="P142" s="4">
-        <v>4.05</v>
+        <v>1.44</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3"/>
       <c r="D143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>494</v>
+        <v>558</v>
       </c>
       <c r="I143" s="13"/>
       <c r="J143" s="13"/>
       <c r="K143" s="4" t="s">
-        <v>495</v>
+        <v>559</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>393</v>
+        <v>560</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="P143" s="4">
-        <v>2.48</v>
+        <v>4.72</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3"/>
       <c r="D144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>496</v>
+        <v>561</v>
       </c>
       <c r="I144" s="13"/>
       <c r="J144" s="13"/>
       <c r="K144" s="4" t="s">
-        <v>497</v>
+        <v>562</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>382</v>
+        <v>503</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>498</v>
+        <v>222</v>
       </c>
       <c r="P144" s="4">
-        <v>3.16</v>
+        <v>5.82</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>441</v>
+        <v>563</v>
       </c>
       <c r="I145" s="13"/>
-      <c r="J145" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J145" s="13"/>
       <c r="K145" s="4" t="s">
-        <v>499</v>
+        <v>564</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>51</v>
+        <v>503</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>52</v>
+        <v>503</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>171</v>
+        <v>522</v>
       </c>
       <c r="P145" s="4">
-        <v>29.78</v>
+        <v>4.93</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3"/>
       <c r="D146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>501</v>
+        <v>565</v>
       </c>
       <c r="I146" s="13"/>
-      <c r="J146" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J146" s="13"/>
       <c r="K146" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="L146" s="4" t="s">
         <v>502</v>
       </c>
-      <c r="L146" s="4" t="s">
+      <c r="M146" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="M146" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N146" s="4" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="P146" s="4">
-        <v>1.28</v>
+        <v>4.42</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>505</v>
-[...6 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="I147" s="13"/>
+      <c r="J147" s="13"/>
       <c r="K147" s="4" t="s">
-        <v>507</v>
+        <v>568</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>73</v>
+        <v>355</v>
       </c>
       <c r="P147" s="4">
-        <v>18.85</v>
+        <v>0.67</v>
       </c>
       <c r="Q147" s="4">
-        <v>18.81</v>
+        <v>0</v>
       </c>
       <c r="R147" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S147" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>501</v>
+        <v>569</v>
       </c>
       <c r="I148" s="13"/>
-      <c r="J148" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J148" s="13"/>
       <c r="K148" s="4" t="s">
-        <v>511</v>
+        <v>570</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>175</v>
+        <v>515</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>159</v>
+        <v>261</v>
       </c>
       <c r="P148" s="4">
-        <v>1.28</v>
+        <v>4.52</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3"/>
       <c r="D149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H149" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="I149" s="13"/>
+      <c r="J149" s="13"/>
+      <c r="K149" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="L149" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="I149" s="13"/>
-[...3 lines deleted...]
-      <c r="K149" s="4" t="s">
+      <c r="M149" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="L149" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N149" s="4" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>519</v>
+        <v>31</v>
       </c>
       <c r="P149" s="4">
-        <v>1.73</v>
+        <v>18.22</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
         <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>520</v>
-[...6 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="I150" s="13"/>
+      <c r="J150" s="13"/>
       <c r="K150" s="4" t="s">
-        <v>521</v>
+        <v>574</v>
       </c>
       <c r="L150" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="M150" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="N150" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="O150" s="4" t="s">
         <v>522</v>
       </c>
-      <c r="M150" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P150" s="4">
-        <v>0.1</v>
+        <v>3.71</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>526</v>
-[...6 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="I151" s="13"/>
+      <c r="J151" s="13"/>
       <c r="K151" s="4" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>529</v>
+        <v>503</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>525</v>
+        <v>73</v>
       </c>
       <c r="P151" s="4">
-        <v>0.1</v>
+        <v>3.62</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>531</v>
-[...6 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="I152" s="13"/>
+      <c r="J152" s="13"/>
       <c r="K152" s="4" t="s">
-        <v>532</v>
+        <v>578</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="O152" s="4" t="s">
         <v>525</v>
       </c>
       <c r="P152" s="4">
-        <v>0.1</v>
+        <v>0.62</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>536</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I153" s="13"/>
+      <c r="J153" s="13"/>
       <c r="K153" s="4" t="s">
-        <v>537</v>
+        <v>579</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>539</v>
+        <v>405</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>540</v>
+        <v>405</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>525</v>
+        <v>198</v>
       </c>
       <c r="P153" s="4">
-        <v>0.1</v>
+        <v>12.84</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>541</v>
-[...6 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="I154" s="13"/>
+      <c r="J154" s="13"/>
       <c r="K154" s="4" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>543</v>
+        <v>582</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>544</v>
+        <v>583</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>545</v>
+        <v>583</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>525</v>
+        <v>228</v>
       </c>
       <c r="P154" s="4">
-        <v>0.1</v>
+        <v>3.69</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>546</v>
-[...6 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="I155" s="13"/>
+      <c r="J155" s="13"/>
       <c r="K155" s="4" t="s">
-        <v>547</v>
+        <v>585</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>548</v>
+        <v>586</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>549</v>
+        <v>587</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>550</v>
+        <v>587</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>525</v>
+        <v>166</v>
       </c>
       <c r="P155" s="4">
-        <v>0.1</v>
+        <v>4.97</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>551</v>
-[...6 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="I156" s="13"/>
+      <c r="J156" s="13"/>
       <c r="K156" s="4" t="s">
-        <v>552</v>
+        <v>589</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>553</v>
+        <v>514</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>518</v>
+        <v>557</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>525</v>
+        <v>155</v>
       </c>
       <c r="P156" s="4">
-        <v>0.1</v>
+        <v>3.78</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3"/>
       <c r="D157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>555</v>
-[...6 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="I157" s="13"/>
+      <c r="J157" s="13"/>
       <c r="K157" s="4" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>557</v>
+        <v>502</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>558</v>
+        <v>503</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>559</v>
+        <v>503</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>525</v>
+        <v>592</v>
       </c>
       <c r="P157" s="4">
-        <v>0.1</v>
+        <v>4.64</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3"/>
       <c r="D158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>560</v>
-[...6 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="I158" s="13"/>
+      <c r="J158" s="13"/>
       <c r="K158" s="4" t="s">
-        <v>561</v>
+        <v>594</v>
       </c>
       <c r="L158" s="4" t="s">
-        <v>562</v>
+        <v>502</v>
       </c>
       <c r="M158" s="4" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>564</v>
+        <v>503</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>525</v>
+        <v>595</v>
       </c>
       <c r="P158" s="4">
-        <v>0.1</v>
+        <v>8.71</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3"/>
       <c r="D159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="I159" s="13"/>
       <c r="J159" s="13"/>
       <c r="K159" s="4" t="s">
-        <v>566</v>
+        <v>597</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>567</v>
+        <v>598</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>568</v>
+        <v>599</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>569</v>
+        <v>599</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="P159" s="4">
-        <v>0.1</v>
+        <v>73.08</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
         <v>0</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>570</v>
-[...6 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="I160" s="13"/>
+      <c r="J160" s="13"/>
       <c r="K160" s="4" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>238</v>
+        <v>550</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>572</v>
+        <v>405</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>573</v>
+        <v>405</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>525</v>
+        <v>198</v>
       </c>
       <c r="P160" s="4">
-        <v>0.1</v>
+        <v>0.94</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>574</v>
-[...6 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="I161" s="13"/>
+      <c r="J161" s="13"/>
       <c r="K161" s="4" t="s">
-        <v>575</v>
+        <v>603</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>576</v>
+        <v>520</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>577</v>
+        <v>521</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>525</v>
+        <v>130</v>
       </c>
       <c r="P161" s="4">
-        <v>0.1</v>
+        <v>11.53</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3"/>
       <c r="D162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>578</v>
-[...6 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="I162" s="13"/>
+      <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
-        <v>579</v>
+        <v>604</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>525</v>
+        <v>232</v>
       </c>
       <c r="P162" s="4">
-        <v>0.1</v>
+        <v>75.45</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>583</v>
-[...6 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="I163" s="13"/>
+      <c r="J163" s="13"/>
       <c r="K163" s="4" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>585</v>
+        <v>514</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>586</v>
+        <v>515</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>525</v>
+        <v>134</v>
       </c>
       <c r="P163" s="4">
-        <v>0.1</v>
+        <v>15.21</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3"/>
       <c r="D164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>587</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I164" s="13"/>
+      <c r="J164" s="13"/>
       <c r="K164" s="4" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>589</v>
+        <v>514</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>590</v>
+        <v>557</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>525</v>
+        <v>69</v>
       </c>
       <c r="P164" s="4">
-        <v>0.1</v>
+        <v>9.18</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3"/>
       <c r="D165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>591</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I165" s="13"/>
+      <c r="J165" s="13"/>
       <c r="K165" s="4" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>593</v>
+        <v>530</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>595</v>
+        <v>610</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>525</v>
+        <v>61</v>
       </c>
       <c r="P165" s="4">
-        <v>0.1</v>
+        <v>25.45</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="I166" s="13"/>
       <c r="J166" s="13"/>
       <c r="K166" s="4" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>598</v>
+        <v>502</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>599</v>
+        <v>503</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>600</v>
+        <v>503</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>525</v>
+        <v>159</v>
       </c>
       <c r="P166" s="4">
-        <v>0.1</v>
+        <v>2.79</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
         <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3"/>
       <c r="D167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>601</v>
-[...6 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="I167" s="13"/>
+      <c r="J167" s="13"/>
       <c r="K167" s="4" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>603</v>
+        <v>553</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>604</v>
+        <v>554</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>605</v>
+        <v>554</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>525</v>
+        <v>615</v>
       </c>
       <c r="P167" s="4">
-        <v>0.1</v>
+        <v>6.54</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3"/>
       <c r="D168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>606</v>
-[...6 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="I168" s="13"/>
+      <c r="J168" s="13"/>
       <c r="K168" s="4" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>608</v>
+        <v>502</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>609</v>
+        <v>503</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>610</v>
+        <v>503</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>525</v>
+        <v>592</v>
       </c>
       <c r="P168" s="4">
-        <v>0.1</v>
+        <v>4.78</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3"/>
       <c r="D169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>611</v>
-[...6 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="I169" s="13"/>
+      <c r="J169" s="13"/>
       <c r="K169" s="4" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>613</v>
+        <v>514</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>614</v>
+        <v>515</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>615</v>
+        <v>515</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>525</v>
+        <v>355</v>
       </c>
       <c r="P169" s="4">
-        <v>0.1</v>
+        <v>3.28</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3"/>
       <c r="D170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>616</v>
-[...6 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="I170" s="13"/>
+      <c r="J170" s="13"/>
       <c r="K170" s="4" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>525</v>
+        <v>624</v>
       </c>
       <c r="P170" s="4">
-        <v>0.1</v>
+        <v>93.15</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>621</v>
-[...6 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="I171" s="13"/>
+      <c r="J171" s="13"/>
       <c r="K171" s="4" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>623</v>
+        <v>537</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>624</v>
+        <v>557</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>625</v>
+        <v>557</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>525</v>
+        <v>155</v>
       </c>
       <c r="P171" s="4">
-        <v>0.1</v>
+        <v>4.98</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3"/>
       <c r="D172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H172" s="13" t="s">
         <v>626</v>
       </c>
       <c r="I172" s="13"/>
-      <c r="J172" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J172" s="13"/>
       <c r="K172" s="4" t="s">
         <v>627</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>628</v>
+        <v>502</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>629</v>
+        <v>503</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>367</v>
+        <v>159</v>
       </c>
       <c r="P172" s="4">
-        <v>0.86</v>
+        <v>1.78</v>
       </c>
       <c r="Q172" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R172" s="4">
-        <v>139.91</v>
+        <v>0</v>
       </c>
       <c r="S172" s="4">
         <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>630</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="I173" s="13"/>
       <c r="J173" s="13"/>
       <c r="K173" s="4" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>632</v>
+        <v>502</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>256</v>
+        <v>503</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>257</v>
+        <v>503</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>86</v>
+        <v>511</v>
       </c>
       <c r="P173" s="4">
-        <v>4.51</v>
+        <v>1.14</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="I174" s="13"/>
-      <c r="J174" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J174" s="13"/>
       <c r="K174" s="4" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>635</v>
+        <v>502</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>29</v>
+        <v>503</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>30</v>
+        <v>503</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>159</v>
+        <v>73</v>
       </c>
       <c r="P174" s="4">
-        <v>4.42</v>
+        <v>4.5</v>
       </c>
       <c r="Q174" s="4">
-        <v>0.54</v>
+        <v>0</v>
       </c>
       <c r="R174" s="4">
-        <v>12.17</v>
+        <v>0</v>
       </c>
       <c r="S174" s="4">
         <v>0</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3"/>
       <c r="D175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="I175" s="13"/>
-      <c r="J175" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J175" s="13"/>
       <c r="K175" s="4" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>638</v>
+        <v>537</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>29</v>
+        <v>538</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>30</v>
+        <v>538</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>47</v>
+        <v>634</v>
       </c>
       <c r="P175" s="4">
-        <v>4.41</v>
+        <v>2.85</v>
       </c>
       <c r="Q175" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R175" s="4">
-        <v>20.09</v>
+        <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="I176" s="13"/>
-      <c r="J176" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J176" s="13"/>
       <c r="K176" s="4" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>641</v>
+        <v>514</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>51</v>
+        <v>515</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>52</v>
+        <v>515</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>438</v>
+        <v>511</v>
       </c>
       <c r="P176" s="4">
-        <v>27.89</v>
+        <v>3.95</v>
       </c>
       <c r="Q176" s="4">
-        <v>0.59</v>
+        <v>0</v>
       </c>
       <c r="R176" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="I177" s="13"/>
-      <c r="J177" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J177" s="13"/>
       <c r="K177" s="4" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>644</v>
+        <v>514</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>51</v>
+        <v>515</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>52</v>
+        <v>515</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>645</v>
+        <v>47</v>
       </c>
       <c r="P177" s="4">
-        <v>15.34</v>
+        <v>1.17</v>
       </c>
       <c r="Q177" s="4">
-        <v>14.36</v>
+        <v>0</v>
       </c>
       <c r="R177" s="4">
-        <v>93.6</v>
+        <v>0</v>
       </c>
       <c r="S177" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3"/>
       <c r="D178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="I178" s="13"/>
+        <v>639</v>
+      </c>
+      <c r="I178" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J178" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>157</v>
+        <v>642</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>158</v>
+        <v>643</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>649</v>
+        <v>77</v>
       </c>
       <c r="P178" s="4">
-        <v>13.09</v>
+        <v>18.85</v>
       </c>
       <c r="Q178" s="4">
-        <v>12.73</v>
+        <v>18.81</v>
       </c>
       <c r="R178" s="4">
-        <v>97.24</v>
+        <v>99.77</v>
       </c>
       <c r="S178" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3"/>
       <c r="D179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="I179" s="13"/>
+        <v>644</v>
+      </c>
+      <c r="I179" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J179" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>271</v>
+        <v>647</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="O179" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P179" s="4">
-        <v>7.7</v>
+        <v>77.72</v>
       </c>
       <c r="Q179" s="4">
-        <v>7.51</v>
+        <v>44.59</v>
       </c>
       <c r="R179" s="4">
-        <v>97.53</v>
+        <v>57.36</v>
       </c>
       <c r="S179" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3"/>
       <c r="D180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="I180" s="13"/>
+        <v>649</v>
+      </c>
+      <c r="I180" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J180" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>90</v>
+        <v>653</v>
       </c>
       <c r="P180" s="4">
-        <v>15.01</v>
+        <v>77.99</v>
       </c>
       <c r="Q180" s="4">
-        <v>15</v>
+        <v>55.09</v>
       </c>
       <c r="R180" s="4">
-        <v>99.95</v>
+        <v>70.65</v>
       </c>
       <c r="S180" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="I181" s="13"/>
+        <v>654</v>
+      </c>
+      <c r="I181" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J181" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>256</v>
+        <v>657</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>257</v>
+        <v>658</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>90</v>
+        <v>292</v>
       </c>
       <c r="P181" s="4">
-        <v>4.17</v>
+        <v>0.1</v>
       </c>
       <c r="Q181" s="4">
-        <v>4.06</v>
+        <v>0</v>
       </c>
       <c r="R181" s="4">
-        <v>97.16</v>
+        <v>0</v>
       </c>
       <c r="S181" s="4">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3"/>
       <c r="D182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="I182" s="13"/>
+        <v>659</v>
+      </c>
+      <c r="I182" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J182" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K182" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="L182" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="M182" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="N182" s="4" t="s">
         <v>663</v>
       </c>
-      <c r="L182" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O182" s="4" t="s">
-        <v>438</v>
+        <v>292</v>
       </c>
       <c r="P182" s="4">
-        <v>2.92</v>
+        <v>0.1</v>
       </c>
       <c r="Q182" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="R182" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="S182" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3"/>
       <c r="D183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H183" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="I183" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J183" s="13"/>
+      <c r="K183" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="I183" s="13"/>
-[...3 lines deleted...]
-      <c r="K183" s="4" t="s">
+      <c r="L183" s="4" t="s">
         <v>666</v>
       </c>
-      <c r="L183" s="4" t="s">
+      <c r="M183" s="4" t="s">
         <v>667</v>
       </c>
-      <c r="M183" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N183" s="4" t="s">
-        <v>510</v>
+        <v>668</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>159</v>
+        <v>292</v>
       </c>
       <c r="P183" s="4">
-        <v>21.13</v>
+        <v>0.1</v>
       </c>
       <c r="Q183" s="4">
-        <v>21.1</v>
+        <v>0</v>
       </c>
       <c r="R183" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S183" s="4">
         <v>0</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="I184" s="13"/>
+        <v>669</v>
+      </c>
+      <c r="I184" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J184" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>670</v>
+        <v>376</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>509</v>
+        <v>671</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>510</v>
+        <v>672</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>159</v>
+        <v>292</v>
       </c>
       <c r="P184" s="4">
-        <v>3.04</v>
+        <v>0.1</v>
       </c>
       <c r="Q184" s="4">
-        <v>3.04</v>
+        <v>0</v>
       </c>
       <c r="R184" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S184" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3"/>
       <c r="D185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="I185" s="13" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="J185" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="J185" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K185" s="4" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>145</v>
+        <v>292</v>
       </c>
       <c r="P185" s="4">
-        <v>20.89</v>
+        <v>0.1</v>
       </c>
       <c r="Q185" s="4">
-        <v>19.24</v>
+        <v>0</v>
       </c>
       <c r="R185" s="4">
-        <v>92.11</v>
+        <v>0</v>
       </c>
       <c r="S185" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="I186" s="13" t="s">
-        <v>506</v>
+        <v>82</v>
       </c>
       <c r="J186" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K186" s="4" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>681</v>
+        <v>292</v>
       </c>
       <c r="P186" s="4">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="Q186" s="4">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="R186" s="4">
-        <v>92.95</v>
+        <v>0</v>
       </c>
       <c r="S186" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H187" s="13" t="s">
         <v>682</v>
       </c>
       <c r="I187" s="13" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="J187" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="J187" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K187" s="4" t="s">
         <v>683</v>
       </c>
       <c r="L187" s="4" t="s">
         <v>684</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>681</v>
+        <v>292</v>
       </c>
       <c r="P187" s="4">
-        <v>0.56</v>
+        <v>0.1</v>
       </c>
       <c r="Q187" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R187" s="4">
-        <v>72.51</v>
+        <v>0</v>
       </c>
       <c r="S187" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I188" s="13" t="s">
-        <v>506</v>
+        <v>82</v>
       </c>
       <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>367</v>
+        <v>292</v>
       </c>
       <c r="P188" s="4">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="Q188" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R188" s="4">
-        <v>280.08</v>
+        <v>0</v>
       </c>
       <c r="S188" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="I189" s="13"/>
+        <v>691</v>
+      </c>
+      <c r="I189" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>393</v>
+        <v>693</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>525</v>
+        <v>355</v>
       </c>
       <c r="P189" s="4">
-        <v>0.1</v>
+        <v>0.87</v>
       </c>
       <c r="Q189" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R189" s="4">
-        <v>0</v>
+        <v>273.81</v>
       </c>
       <c r="S189" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3"/>
       <c r="D190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-      <c r="J190" s="13"/>
+        <v>696</v>
+      </c>
+      <c r="I190" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J190" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K190" s="4" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>697</v>
+        <v>292</v>
       </c>
       <c r="P190" s="4">
-        <v>4.82</v>
+        <v>0.1</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3"/>
       <c r="D191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="I191" s="13"/>
-      <c r="J191" s="13"/>
+      <c r="J191" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K191" s="4" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>393</v>
+        <v>703</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>692</v>
+        <v>642</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>692</v>
+        <v>643</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>525</v>
+        <v>93</v>
       </c>
       <c r="P191" s="4">
-        <v>0.1</v>
+        <v>3.04</v>
       </c>
       <c r="Q191" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R191" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S191" s="4">
         <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="I192" s="13"/>
+        <v>704</v>
+      </c>
+      <c r="I192" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J192" s="13"/>
       <c r="K192" s="4" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>393</v>
+        <v>706</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>525</v>
+        <v>709</v>
       </c>
       <c r="P192" s="4">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="Q192" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R192" s="4">
-        <v>0</v>
+        <v>72.51</v>
       </c>
       <c r="S192" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H193" s="13" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="I193" s="13"/>
+        <v>710</v>
+      </c>
+      <c r="I193" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J193" s="13"/>
       <c r="K193" s="4" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>393</v>
+        <v>712</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>525</v>
+        <v>355</v>
       </c>
       <c r="P193" s="4">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="Q193" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R193" s="4">
-        <v>0</v>
+        <v>280.08</v>
       </c>
       <c r="S193" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3"/>
       <c r="D194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H194" s="13" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-      <c r="J194" s="13"/>
+        <v>715</v>
+      </c>
+      <c r="I194" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J194" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K194" s="4" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>393</v>
+        <v>717</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>692</v>
+        <v>647</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>692</v>
+        <v>718</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>525</v>
+        <v>719</v>
       </c>
       <c r="P194" s="4">
-        <v>0.1</v>
+        <v>90.36</v>
       </c>
       <c r="Q194" s="4">
-        <v>0</v>
+        <v>61.37</v>
       </c>
       <c r="R194" s="4">
-        <v>0</v>
+        <v>67.92</v>
       </c>
       <c r="S194" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3"/>
       <c r="D195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H195" s="13" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-      <c r="J195" s="13"/>
+        <v>720</v>
+      </c>
+      <c r="I195" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J195" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K195" s="4" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>393</v>
+        <v>722</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>692</v>
+        <v>723</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>525</v>
+        <v>241</v>
       </c>
       <c r="P195" s="4">
-        <v>0.1</v>
+        <v>14.3</v>
       </c>
       <c r="Q195" s="4">
-        <v>0</v>
+        <v>13.89</v>
       </c>
       <c r="R195" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S195" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3"/>
       <c r="D196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-      <c r="J196" s="13"/>
+        <v>725</v>
+      </c>
+      <c r="I196" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J196" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K196" s="4" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>393</v>
+        <v>727</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>692</v>
+        <v>723</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>692</v>
+        <v>724</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>525</v>
+        <v>728</v>
       </c>
       <c r="P196" s="4">
-        <v>0.1</v>
+        <v>14.3</v>
       </c>
       <c r="Q196" s="4">
-        <v>0</v>
+        <v>13.96</v>
       </c>
       <c r="R196" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S196" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
       <c r="I197" s="13"/>
-      <c r="J197" s="13"/>
+      <c r="J197" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K197" s="4" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>393</v>
+        <v>731</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>692</v>
+        <v>642</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>692</v>
+        <v>643</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>525</v>
+        <v>93</v>
       </c>
       <c r="P197" s="4">
-        <v>0.1</v>
+        <v>21.13</v>
       </c>
       <c r="Q197" s="4">
-        <v>0</v>
+        <v>21.1</v>
       </c>
       <c r="R197" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S197" s="4">
         <v>0</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3"/>
       <c r="D198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H198" s="13" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-      <c r="J198" s="13"/>
+        <v>732</v>
+      </c>
+      <c r="I198" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J198" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K198" s="4" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>393</v>
+        <v>734</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>525</v>
+        <v>709</v>
       </c>
       <c r="P198" s="4">
-        <v>0.1</v>
+        <v>0.73</v>
       </c>
       <c r="Q198" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R198" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="S198" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3"/>
       <c r="D199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H199" s="13" t="s">
-        <v>714</v>
-[...1 lines deleted...]
-      <c r="I199" s="13"/>
+        <v>735</v>
+      </c>
+      <c r="I199" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J199" s="13"/>
       <c r="K199" s="4" t="s">
-        <v>715</v>
+        <v>736</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>393</v>
+        <v>737</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>692</v>
+        <v>738</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>692</v>
+        <v>739</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>525</v>
+        <v>245</v>
       </c>
       <c r="P199" s="4">
-        <v>0.1</v>
+        <v>20.89</v>
       </c>
       <c r="Q199" s="4">
-        <v>0</v>
+        <v>19.24</v>
       </c>
       <c r="R199" s="4">
-        <v>0</v>
+        <v>92.11</v>
       </c>
       <c r="S199" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>716</v>
+        <v>740</v>
       </c>
       <c r="I200" s="13"/>
       <c r="J200" s="13"/>
       <c r="K200" s="4" t="s">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>393</v>
+        <v>742</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>692</v>
+        <v>743</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>692</v>
+        <v>743</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="P200" s="4">
-        <v>0.1</v>
+        <v>4.82</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
         <v>0</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H201" s="13" t="s">
-        <v>718</v>
+        <v>745</v>
       </c>
       <c r="I201" s="13"/>
       <c r="J201" s="13"/>
       <c r="K201" s="4" t="s">
-        <v>719</v>
+        <v>746</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P201" s="4">
         <v>0.1</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
         <v>0</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3"/>
       <c r="D202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H202" s="13" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="I202" s="13"/>
       <c r="J202" s="13"/>
       <c r="K202" s="4" t="s">
-        <v>721</v>
+        <v>749</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P202" s="4">
         <v>0.1</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H203" s="13" t="s">
-        <v>722</v>
+        <v>750</v>
       </c>
       <c r="I203" s="13"/>
       <c r="J203" s="13"/>
       <c r="K203" s="4" t="s">
-        <v>723</v>
+        <v>751</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P203" s="4">
         <v>0.1</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>724</v>
+        <v>752</v>
       </c>
       <c r="I204" s="13"/>
-      <c r="J204" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J204" s="13"/>
       <c r="K204" s="4" t="s">
-        <v>725</v>
+        <v>753</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>726</v>
+        <v>550</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>183</v>
+        <v>747</v>
       </c>
       <c r="N204" s="4" t="s">
-        <v>184</v>
+        <v>747</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>57</v>
+        <v>292</v>
       </c>
       <c r="P204" s="4">
-        <v>4.83</v>
+        <v>0.1</v>
       </c>
       <c r="Q204" s="4">
-        <v>4.83</v>
+        <v>0</v>
       </c>
       <c r="R204" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H205" s="13" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>754</v>
+      </c>
+      <c r="I205" s="13"/>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>729</v>
+        <v>550</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>367</v>
+        <v>292</v>
       </c>
       <c r="P205" s="4">
-        <v>0.87</v>
+        <v>0.1</v>
       </c>
       <c r="Q205" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R205" s="4">
-        <v>273.81</v>
+        <v>0</v>
       </c>
       <c r="S205" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>732</v>
-[...6 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="I206" s="13"/>
+      <c r="J206" s="13"/>
       <c r="K206" s="4" t="s">
-        <v>733</v>
+        <v>757</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>734</v>
+        <v>550</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>51</v>
+        <v>747</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>52</v>
+        <v>747</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>420</v>
+        <v>292</v>
       </c>
       <c r="P206" s="4">
-        <v>32.89</v>
+        <v>0.1</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H207" s="13" t="s">
-        <v>735</v>
+        <v>758</v>
       </c>
       <c r="I207" s="13"/>
-      <c r="J207" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J207" s="13"/>
       <c r="K207" s="4" t="s">
-        <v>736</v>
+        <v>759</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>737</v>
+        <v>550</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>130</v>
+        <v>292</v>
       </c>
       <c r="P207" s="4">
-        <v>2.51</v>
+        <v>0.1</v>
       </c>
       <c r="Q207" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R207" s="4">
-        <v>20.34</v>
+        <v>0</v>
       </c>
       <c r="S207" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3"/>
       <c r="D208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="I208" s="13"/>
-      <c r="J208" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>741</v>
+        <v>761</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>742</v>
+        <v>550</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>130</v>
+        <v>292</v>
       </c>
       <c r="P208" s="4">
-        <v>3.01</v>
+        <v>0.1</v>
       </c>
       <c r="Q208" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R208" s="4">
-        <v>16.99</v>
+        <v>0</v>
       </c>
       <c r="S208" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3"/>
       <c r="D209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>744</v>
-[...6 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="I209" s="13"/>
+      <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>745</v>
+        <v>763</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>746</v>
+        <v>550</v>
       </c>
       <c r="M209" s="4" t="s">
         <v>747</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>749</v>
+        <v>292</v>
       </c>
       <c r="P209" s="4">
-        <v>14.3</v>
+        <v>0.1</v>
       </c>
       <c r="Q209" s="4">
-        <v>13.96</v>
+        <v>0</v>
       </c>
       <c r="R209" s="4">
-        <v>97.6</v>
+        <v>0</v>
       </c>
       <c r="S209" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>750</v>
-[...6 lines deleted...]
-      </c>
+        <v>764</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="13"/>
       <c r="K210" s="4" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>752</v>
+        <v>550</v>
       </c>
       <c r="M210" s="4" t="s">
         <v>747</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>148</v>
+        <v>292</v>
       </c>
       <c r="P210" s="4">
-        <v>14.3</v>
+        <v>0.1</v>
       </c>
       <c r="Q210" s="4">
-        <v>13.89</v>
+        <v>0</v>
       </c>
       <c r="R210" s="4">
-        <v>97.15</v>
+        <v>0</v>
       </c>
       <c r="S210" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3"/>
       <c r="D211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>753</v>
+        <v>766</v>
       </c>
       <c r="I211" s="13"/>
       <c r="J211" s="13"/>
       <c r="K211" s="4" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P211" s="4">
         <v>0.1</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
         <v>0</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3"/>
       <c r="D212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P212" s="4">
         <v>0.1</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3"/>
       <c r="D213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="I213" s="13"/>
       <c r="J213" s="13"/>
       <c r="K213" s="4" t="s">
-        <v>758</v>
+        <v>771</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P213" s="4">
         <v>0.1</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
         <v>0</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3"/>
       <c r="D214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P214" s="4">
         <v>0.1</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3"/>
       <c r="D215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="I215" s="13"/>
       <c r="J215" s="13"/>
       <c r="K215" s="4" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P215" s="4">
         <v>0.1</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3"/>
       <c r="D216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>763</v>
+        <v>776</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="N216" s="4" t="s">
-        <v>692</v>
+        <v>747</v>
       </c>
       <c r="O216" s="4" t="s">
-        <v>525</v>
+        <v>292</v>
       </c>
       <c r="P216" s="4">
         <v>0.1</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3"/>
       <c r="D217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>765</v>
-[...6 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="I217" s="13"/>
+      <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>767</v>
+        <v>550</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>768</v>
+        <v>747</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>769</v>
+        <v>747</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>770</v>
+        <v>292</v>
       </c>
       <c r="P217" s="4">
-        <v>163.64</v>
+        <v>0.1</v>
       </c>
       <c r="Q217" s="4">
-        <v>41.83</v>
+        <v>0</v>
       </c>
       <c r="R217" s="4">
-        <v>25.56</v>
+        <v>0</v>
       </c>
       <c r="S217" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3"/>
       <c r="D218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>771</v>
-[...6 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="I218" s="13"/>
+      <c r="J218" s="13"/>
       <c r="K218" s="4" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>773</v>
+        <v>550</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>774</v>
+        <v>747</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>775</v>
+        <v>747</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>61</v>
+        <v>292</v>
       </c>
       <c r="P218" s="4">
-        <v>77.72</v>
+        <v>0.1</v>
       </c>
       <c r="Q218" s="4">
-        <v>44.59</v>
+        <v>0</v>
       </c>
       <c r="R218" s="4">
-        <v>57.36</v>
+        <v>0</v>
       </c>
       <c r="S218" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3"/>
       <c r="D219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>776</v>
-[...6 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="I219" s="13"/>
+      <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>778</v>
+        <v>550</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>774</v>
+        <v>747</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>780</v>
+        <v>292</v>
       </c>
       <c r="P219" s="4">
-        <v>77.99</v>
+        <v>0.1</v>
       </c>
       <c r="Q219" s="4">
-        <v>55.09</v>
+        <v>0</v>
       </c>
       <c r="R219" s="4">
-        <v>70.65</v>
+        <v>0</v>
       </c>
       <c r="S219" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
-      <c r="A220" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S220" s="8"/>
+      <c r="A220" s="3">
+        <v>218</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H220" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="I220" s="13"/>
+      <c r="J220" s="13"/>
+      <c r="K220" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="L220" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="M220" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="N220" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="O220" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="P220" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q220" s="4">
+        <v>0</v>
+      </c>
+      <c r="R220" s="4">
+        <v>0</v>
+      </c>
+      <c r="S220" s="4">
+        <v>0</v>
+      </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
+    <row r="221" spans="1:23">
+      <c r="A221" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="B221" s="7"/>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="11"/>
+      <c r="F221" s="7"/>
+      <c r="G221" s="7"/>
+      <c r="H221" s="14"/>
+      <c r="I221" s="14"/>
+      <c r="J221" s="14"/>
+      <c r="K221" s="8"/>
+      <c r="L221" s="8"/>
+      <c r="M221" s="8"/>
+      <c r="N221" s="8"/>
+      <c r="O221" s="8">
+        <v>2262.56</v>
+      </c>
+      <c r="P221" s="8">
+        <v>752.86</v>
+      </c>
+      <c r="Q221" s="8">
+        <v>33.27</v>
+      </c>
+      <c r="R221" s="8"/>
+      <c r="S221" s="8"/>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
+      <c r="V221" s="1"/>
+      <c r="W221" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A220:N220"/>
+    <mergeCell ref="A221:N221"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>